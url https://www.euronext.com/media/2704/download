--- v0 (2025-12-05)
+++ v1 (2026-06-29)
@@ -1,5959 +1,6088 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00B43C54" w:rsidRPr="00003779" w:rsidRDefault="00AE0F4D" w:rsidP="002C2132">
+    <w:p w14:paraId="19274462" w14:textId="347BB84E" w:rsidR="00B43C54" w:rsidRPr="00EC4082" w:rsidRDefault="0089274D" w:rsidP="002C2132">
       <w:pPr>
         <w:pStyle w:val="ISETitleHeading"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003779">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sponsor </w:t>
+        <w:t>Qualified Executive</w:t>
       </w:r>
-      <w:r w:rsidR="00BD0C7B" w:rsidRPr="00003779">
+      <w:r w:rsidR="007E03AA" w:rsidRPr="00EC4082">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Application</w:t>
       </w:r>
-      <w:r w:rsidR="00BD0C7B" w:rsidRPr="00003779">
+      <w:r w:rsidR="00BD0C7B" w:rsidRPr="00EC4082">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="0"/>
           <w:i/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="255"/>
         <w:gridCol w:w="29"/>
         <w:gridCol w:w="2069"/>
         <w:gridCol w:w="907"/>
         <w:gridCol w:w="284"/>
         <w:gridCol w:w="3005"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BD0C7B" w:rsidRPr="00D67C2F" w:rsidTr="00A30B6C">
+      <w:tr w:rsidR="00BD0C7B" w:rsidRPr="00D67C2F" w14:paraId="01498313" w14:textId="77777777" w:rsidTr="00A30B6C">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8392" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00BD0C7B" w:rsidRPr="00D67C2F" w:rsidRDefault="00BD0C7B" w:rsidP="00BD0C7B">
+          <w:p w14:paraId="12772EC2" w14:textId="3157D74E" w:rsidR="00BD0C7B" w:rsidRPr="008F248F" w:rsidRDefault="00BD0C7B" w:rsidP="00BD0C7B">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...50 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F248F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">This form is to be completed by individuals who are, or are to be, classed as </w:t>
+            </w:r>
+            <w:r w:rsidR="00C56A6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Qualified E</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F248F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>xecutive</w:t>
+            </w:r>
+            <w:r w:rsidR="00C56A6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F248F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and must be completed when an initial application is submitted for registration as a </w:t>
+            </w:r>
+            <w:r w:rsidR="000F701F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F248F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ponsor,</w:t>
+            </w:r>
+            <w:r w:rsidR="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F248F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">and when an individual who has not previously been involved in sponsoring activities joins an existing </w:t>
+            </w:r>
+            <w:r w:rsidR="006E2466">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F248F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ponsor</w:t>
+            </w:r>
+            <w:r w:rsidR="00D67C2F" w:rsidRPr="008F248F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00734B5E" w:rsidRPr="00D67C2F" w:rsidTr="00A30B6C">
+      <w:tr w:rsidR="00734B5E" w:rsidRPr="00E55813" w14:paraId="44374F11" w14:textId="77777777" w:rsidTr="00A30B6C">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8392" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00734B5E" w:rsidRPr="00D67C2F" w:rsidRDefault="00734B5E" w:rsidP="00734B5E">
+          <w:p w14:paraId="7C362506" w14:textId="77777777" w:rsidR="00734B5E" w:rsidRPr="00E55813" w:rsidRDefault="00734B5E" w:rsidP="00734B5E">
             <w:pPr>
               <w:pStyle w:val="ISESubheading"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF49AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00731B73" w:rsidRPr="00D67C2F">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00731B73" w:rsidRPr="00CF49AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00D67C2F">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00CF49AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Personal Details</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00734B5E" w:rsidRPr="00D67C2F" w:rsidTr="00460679">
+      <w:tr w:rsidR="00734B5E" w:rsidRPr="00E55813" w14:paraId="6D916D2B" w14:textId="77777777" w:rsidTr="00460679">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="771"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4196" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00734B5E" w:rsidRPr="00D67C2F" w:rsidRDefault="00734B5E" w:rsidP="00A82014">
+          <w:p w14:paraId="18E1162C" w14:textId="77777777" w:rsidR="00734B5E" w:rsidRPr="00E55813" w:rsidRDefault="00734B5E" w:rsidP="00A82014">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
-            <w:r w:rsidR="00A82014" w:rsidRPr="00D67C2F">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00A82014" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D67C2F">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>me of Sponsor (or Applicant for Registration)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4196" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00734B5E" w:rsidRPr="00D67C2F" w:rsidRDefault="00460679" w:rsidP="00C650BD">
+          <w:p w14:paraId="0E1C450B" w14:textId="77777777" w:rsidR="00734B5E" w:rsidRPr="00E55813" w:rsidRDefault="00460679" w:rsidP="00C650BD">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytextBold"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00D67C2F">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D67C2F">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00D61B0F">
-[...43 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00D61B0F" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D61B0F" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D61B0F" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D61B0F" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D61B0F" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E309B" w:rsidRPr="00D67C2F" w:rsidTr="00A30B6C">
+      <w:tr w:rsidR="002E309B" w:rsidRPr="00E55813" w14:paraId="79AEDF13" w14:textId="77777777" w:rsidTr="00A30B6C">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4196" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="002E309B" w:rsidRPr="00D67C2F" w:rsidRDefault="002E309B" w:rsidP="002E309B">
+          <w:p w14:paraId="7F15F0F8" w14:textId="114BA5BA" w:rsidR="002E309B" w:rsidRPr="00E55813" w:rsidRDefault="002E309B" w:rsidP="002E309B">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytextnumbered"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1.1</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D67C2F">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
-              <w:t>Individual’s Full Name</w:t>
+              <w:t xml:space="preserve">Individual’s </w:t>
+            </w:r>
+            <w:r w:rsidR="00BD2EBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>f</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ull </w:t>
+            </w:r>
+            <w:r w:rsidR="00BD2EBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>n</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ame</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4196" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="002E309B" w:rsidRPr="00D67C2F" w:rsidRDefault="00C7288A" w:rsidP="00C650BD">
+          <w:p w14:paraId="07CA5F18" w14:textId="77777777" w:rsidR="002E309B" w:rsidRPr="00E55813" w:rsidRDefault="00C7288A" w:rsidP="00C650BD">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytextBold"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="002E309B" w:rsidRPr="00D67C2F">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="002E309B" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D67C2F">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00C650BD" w:rsidRPr="00D67C2F">
-[...43 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00C650BD" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C650BD" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C650BD" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C650BD" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C650BD" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E309B" w:rsidRPr="00D67C2F" w:rsidTr="00A30B6C">
+      <w:tr w:rsidR="002E309B" w:rsidRPr="00E55813" w14:paraId="21E4824F" w14:textId="77777777" w:rsidTr="00A30B6C">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4196" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="002E309B" w:rsidRPr="00D67C2F" w:rsidRDefault="002E309B" w:rsidP="00734B5E">
+          <w:p w14:paraId="44B0E76B" w14:textId="03937C2E" w:rsidR="002E309B" w:rsidRPr="00E55813" w:rsidRDefault="002E309B" w:rsidP="00734B5E">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytextnumbered"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1.2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D67C2F">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
-              <w:t>Private Address</w:t>
+              <w:t xml:space="preserve">Private </w:t>
+            </w:r>
+            <w:r w:rsidR="00BD2EBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ddress</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4196" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="002E309B" w:rsidRPr="00D67C2F" w:rsidRDefault="00C7288A" w:rsidP="0054293A">
+          <w:p w14:paraId="51AAD61A" w14:textId="77777777" w:rsidR="002E309B" w:rsidRPr="00E55813" w:rsidRDefault="00C7288A" w:rsidP="0054293A">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytextBold"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="002E309B" w:rsidRPr="00D67C2F">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="002E309B" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D67C2F">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0054293A" w:rsidRPr="00D67C2F">
-[...43 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="0054293A" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0054293A" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0054293A" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0054293A" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0054293A" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00734B5E" w:rsidRPr="00D67C2F" w:rsidTr="00A30B6C">
+      <w:tr w:rsidR="00734B5E" w:rsidRPr="00E55813" w14:paraId="1BFF5405" w14:textId="77777777" w:rsidTr="00A30B6C">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2098" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00734B5E" w:rsidRPr="00D67C2F" w:rsidRDefault="00734B5E" w:rsidP="00074687">
+          <w:p w14:paraId="5667C287" w14:textId="77777777" w:rsidR="00734B5E" w:rsidRPr="00E55813" w:rsidRDefault="00734B5E" w:rsidP="00074687">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2098" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00734B5E" w:rsidRPr="00D67C2F" w:rsidRDefault="00734B5E" w:rsidP="00074687">
+          <w:p w14:paraId="659E86DD" w14:textId="77777777" w:rsidR="00734B5E" w:rsidRPr="00E55813" w:rsidRDefault="00734B5E" w:rsidP="00074687">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4196" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00734B5E" w:rsidRPr="00D67C2F" w:rsidRDefault="00C7288A" w:rsidP="00D80376">
+          <w:p w14:paraId="0DA8B39D" w14:textId="77777777" w:rsidR="00734B5E" w:rsidRPr="00E55813" w:rsidRDefault="00C7288A" w:rsidP="00D80376">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytextBold"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00734B5E" w:rsidRPr="00D67C2F">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00734B5E" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D67C2F">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00734B5E" w:rsidRPr="00D67C2F">
-[...43 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00734B5E" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00734B5E" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00734B5E" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00734B5E" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00734B5E" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00734B5E" w:rsidRPr="00D67C2F" w:rsidTr="00A30B6C">
+      <w:tr w:rsidR="00734B5E" w:rsidRPr="00E55813" w14:paraId="4E244BCA" w14:textId="77777777" w:rsidTr="00A30B6C">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2098" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00734B5E" w:rsidRPr="00D67C2F" w:rsidRDefault="00734B5E" w:rsidP="00074687">
+          <w:p w14:paraId="2D471052" w14:textId="77777777" w:rsidR="00734B5E" w:rsidRPr="00E55813" w:rsidRDefault="00734B5E" w:rsidP="00074687">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2098" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00734B5E" w:rsidRPr="00D67C2F" w:rsidRDefault="00734B5E" w:rsidP="00074687">
+          <w:p w14:paraId="1A49DEBA" w14:textId="77777777" w:rsidR="00734B5E" w:rsidRPr="00E55813" w:rsidRDefault="00734B5E" w:rsidP="00074687">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4196" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00734B5E" w:rsidRPr="00D67C2F" w:rsidRDefault="00C7288A" w:rsidP="00D80376">
+          <w:p w14:paraId="1EF23D3F" w14:textId="77777777" w:rsidR="00734B5E" w:rsidRPr="00E55813" w:rsidRDefault="00C7288A" w:rsidP="00D80376">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytextBold"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00734B5E" w:rsidRPr="00D67C2F">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00734B5E" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D67C2F">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00734B5E" w:rsidRPr="00D67C2F">
-[...43 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00734B5E" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00734B5E" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00734B5E" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00734B5E" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00734B5E" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00734B5E" w:rsidRPr="00D67C2F" w:rsidTr="00A30B6C">
+      <w:tr w:rsidR="00734B5E" w:rsidRPr="00E55813" w14:paraId="0E0637F4" w14:textId="77777777" w:rsidTr="00A30B6C">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2098" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00734B5E" w:rsidRPr="00D67C2F" w:rsidRDefault="00734B5E" w:rsidP="00074687">
+          <w:p w14:paraId="617C5D2C" w14:textId="77777777" w:rsidR="00734B5E" w:rsidRPr="00E55813" w:rsidRDefault="00734B5E" w:rsidP="00074687">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2098" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00734B5E" w:rsidRPr="00D67C2F" w:rsidRDefault="00734B5E" w:rsidP="00074687">
+          <w:p w14:paraId="7B0F4430" w14:textId="77777777" w:rsidR="00734B5E" w:rsidRPr="00E55813" w:rsidRDefault="00734B5E" w:rsidP="00074687">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4196" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00734B5E" w:rsidRPr="00D67C2F" w:rsidRDefault="00C7288A" w:rsidP="00D80376">
+          <w:p w14:paraId="13B7D229" w14:textId="77777777" w:rsidR="00734B5E" w:rsidRPr="00E55813" w:rsidRDefault="00C7288A" w:rsidP="00D80376">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytextBold"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00734B5E" w:rsidRPr="00D67C2F">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00734B5E" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D67C2F">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00734B5E" w:rsidRPr="00D67C2F">
-[...43 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00734B5E" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00734B5E" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00734B5E" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00734B5E" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00734B5E" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00731B73" w:rsidRPr="00D67C2F" w:rsidTr="00A30B6C">
+      <w:tr w:rsidR="00731B73" w:rsidRPr="00E55813" w14:paraId="6F1DCCF9" w14:textId="77777777" w:rsidTr="00A30B6C">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8392" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00731B73" w:rsidRPr="00D67C2F" w:rsidRDefault="00731B73" w:rsidP="00731B73">
+          <w:p w14:paraId="1F9D42F1" w14:textId="77777777" w:rsidR="00731B73" w:rsidRPr="00E55813" w:rsidRDefault="00731B73" w:rsidP="00731B73">
             <w:pPr>
               <w:pStyle w:val="ISESubheading"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF49AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D67C2F">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00CF49AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t>Qualifications</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E309B" w:rsidRPr="00D67C2F" w:rsidTr="00A30B6C">
+      <w:tr w:rsidR="002E309B" w:rsidRPr="00E55813" w14:paraId="637CE186" w14:textId="77777777" w:rsidTr="0055406B">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8392" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="002E309B" w:rsidRPr="00D67C2F" w:rsidRDefault="002E309B" w:rsidP="0017687D">
+          <w:p w14:paraId="14AD3BD9" w14:textId="14BFD3F8" w:rsidR="00165E71" w:rsidRDefault="002E309B" w:rsidP="0017687D">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytextnumbered"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...25 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Provide details of any professional or business qualifications and/or of </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="654D59DA" w14:textId="1E3389B4" w:rsidR="002E309B" w:rsidRPr="00E55813" w:rsidRDefault="002E309B" w:rsidP="0017687D">
+            <w:pPr>
+              <w:pStyle w:val="ISEMainbodytextnumbered"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>professional bodies, exchange or trade associ</w:t>
+            </w:r>
+            <w:r w:rsidR="00070F15" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ations obtained or applied for</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A67B80" w:rsidRPr="00D67C2F" w:rsidTr="00A30B6C">
+      <w:tr w:rsidR="00A67B80" w:rsidRPr="00E55813" w14:paraId="3D2EDA0E" w14:textId="77777777" w:rsidTr="0055406B">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:bottom w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A67B80" w:rsidRPr="00D67C2F" w:rsidRDefault="00A67B80" w:rsidP="00BE0A4E">
+          <w:p w14:paraId="48E4D002" w14:textId="77777777" w:rsidR="00A67B80" w:rsidRPr="00E55813" w:rsidRDefault="00A67B80" w:rsidP="00BE0A4E">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytextnumbered"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7683" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A67B80" w:rsidRPr="00D67C2F" w:rsidRDefault="00C7288A" w:rsidP="00A67B80">
+          <w:p w14:paraId="0D0CC003" w14:textId="77777777" w:rsidR="00A67B80" w:rsidRPr="00E55813" w:rsidRDefault="00C7288A" w:rsidP="0055406B">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
-              <w:rPr>
-[...9 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:ind w:left="-765"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00A67B80" w:rsidRPr="00D67C2F">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00A67B80" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D67C2F">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00A67B80" w:rsidRPr="00D67C2F">
-[...43 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00A67B80" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A67B80" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A67B80" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A67B80" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A67B80" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A67B80" w:rsidRPr="00D67C2F" w:rsidTr="00070F15">
+      <w:tr w:rsidR="00A67B80" w:rsidRPr="00E55813" w14:paraId="5AF3B292" w14:textId="77777777" w:rsidTr="0055406B">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:bottom w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A67B80" w:rsidRPr="00D67C2F" w:rsidRDefault="00A67B80" w:rsidP="00BE0A4E">
+          <w:p w14:paraId="49700FF2" w14:textId="77777777" w:rsidR="00A67B80" w:rsidRPr="00E55813" w:rsidRDefault="00A67B80" w:rsidP="00BE0A4E">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytextnumbered"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7683" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A67B80" w:rsidRPr="00D67C2F" w:rsidRDefault="00C7288A" w:rsidP="00A67B80">
+          <w:p w14:paraId="6B208DFA" w14:textId="77777777" w:rsidR="00A67B80" w:rsidRPr="00E55813" w:rsidRDefault="00C7288A" w:rsidP="00A67B80">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00A67B80" w:rsidRPr="00D67C2F">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00A67B80" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D67C2F">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00A67B80" w:rsidRPr="00D67C2F">
-[...43 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00A67B80" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A67B80" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A67B80" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A67B80" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A67B80" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A67B80" w:rsidRPr="00D67C2F" w:rsidTr="00070F15">
+      <w:tr w:rsidR="00A67B80" w:rsidRPr="00E55813" w14:paraId="39CF6C81" w14:textId="77777777" w:rsidTr="0055406B">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A67B80" w:rsidRPr="00D67C2F" w:rsidRDefault="00A67B80" w:rsidP="00BE0A4E">
+          <w:p w14:paraId="52166387" w14:textId="77777777" w:rsidR="00A67B80" w:rsidRPr="00E55813" w:rsidRDefault="00A67B80" w:rsidP="00BE0A4E">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytextnumbered"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7683" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A67B80" w:rsidRPr="00D67C2F" w:rsidRDefault="00C7288A" w:rsidP="00A67B80">
+          <w:p w14:paraId="3FF51FBD" w14:textId="77777777" w:rsidR="00A67B80" w:rsidRPr="00E55813" w:rsidRDefault="00C7288A" w:rsidP="0055406B">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
-              <w:rPr>
-[...9 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:ind w:left="-779" w:firstLine="14"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00A67B80" w:rsidRPr="00D67C2F">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00A67B80" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D67C2F">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00A67B80" w:rsidRPr="00D67C2F">
-[...43 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00A67B80" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A67B80" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A67B80" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A67B80" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A67B80" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C64C2" w:rsidRPr="00D67C2F" w:rsidTr="00A30B6C">
+      <w:tr w:rsidR="006C64C2" w:rsidRPr="00E55813" w14:paraId="54840CBF" w14:textId="77777777" w:rsidTr="0055406B">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8392" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="006C64C2" w:rsidRPr="00D67C2F" w:rsidRDefault="006C64C2" w:rsidP="00BE0A4E">
+          <w:p w14:paraId="65825858" w14:textId="77777777" w:rsidR="006C64C2" w:rsidRPr="00E55813" w:rsidRDefault="006C64C2" w:rsidP="00BE0A4E">
             <w:pPr>
               <w:pStyle w:val="ISESubheading"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF49AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D67C2F">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00CF49AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00D67C2F">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00CF49AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Employment history</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C64C2" w:rsidRPr="00D67C2F" w:rsidTr="00A30B6C">
+      <w:tr w:rsidR="006C64C2" w:rsidRPr="00E55813" w14:paraId="6F692F6F" w14:textId="77777777" w:rsidTr="00A30B6C">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8392" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="006C64C2" w:rsidRPr="00D67C2F" w:rsidRDefault="00BE0A4E" w:rsidP="006C64C2">
+          <w:p w14:paraId="68E9E0FD" w14:textId="77777777" w:rsidR="006C64C2" w:rsidRPr="00E55813" w:rsidRDefault="00BE0A4E" w:rsidP="006C64C2">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Provide details of your employment history (las</w:t>
             </w:r>
-            <w:r w:rsidR="00070F15" w:rsidRPr="00D67C2F">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00070F15" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>t 10 years, most recent first):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C64C2" w:rsidRPr="00D67C2F" w:rsidTr="00A30B6C">
+      <w:tr w:rsidR="006C64C2" w:rsidRPr="00E55813" w14:paraId="1ACA4CD5" w14:textId="77777777" w:rsidTr="00A30B6C">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="006C64C2" w:rsidRPr="00D67C2F" w:rsidRDefault="006C64C2" w:rsidP="00BE0A4E">
+          <w:p w14:paraId="314DBA40" w14:textId="77777777" w:rsidR="006C64C2" w:rsidRPr="00E55813" w:rsidRDefault="006C64C2" w:rsidP="00BE0A4E">
             <w:pPr>
               <w:pStyle w:val="ISETableColumnHeading"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF49AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Dates</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D67C2F">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00CF49AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidR="00B12EC2" w:rsidRPr="00D67C2F">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00B12EC2" w:rsidRPr="00CF49AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>f</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D67C2F">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00CF49AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>rom/to</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="006C64C2" w:rsidRPr="00D67C2F" w:rsidRDefault="006C64C2" w:rsidP="00BE0A4E">
+          <w:p w14:paraId="0DEEE5B8" w14:textId="77777777" w:rsidR="006C64C2" w:rsidRPr="00E55813" w:rsidRDefault="006C64C2" w:rsidP="00BE0A4E">
             <w:pPr>
               <w:pStyle w:val="ISETableColumnHeading"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="006C64C2" w:rsidRPr="00D67C2F" w:rsidRDefault="006C64C2" w:rsidP="00BE0A4E">
+          <w:p w14:paraId="20EF8DBA" w14:textId="77777777" w:rsidR="006C64C2" w:rsidRPr="00CF49AA" w:rsidRDefault="006C64C2" w:rsidP="00BE0A4E">
             <w:pPr>
               <w:pStyle w:val="ISETableColumnHeading"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF49AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Name and address</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D67C2F">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00CF49AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
               <w:t>of organisation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="006C64C2" w:rsidRPr="00D67C2F" w:rsidRDefault="006C64C2" w:rsidP="00BE0A4E">
+          <w:p w14:paraId="211CCFCB" w14:textId="77777777" w:rsidR="006C64C2" w:rsidRPr="00CF49AA" w:rsidRDefault="006C64C2" w:rsidP="00BE0A4E">
             <w:pPr>
               <w:pStyle w:val="ISETableColumnHeading"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3005" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="006C64C2" w:rsidRPr="00D67C2F" w:rsidRDefault="006C64C2" w:rsidP="00BE0A4E">
+          <w:p w14:paraId="695C7390" w14:textId="77777777" w:rsidR="006C64C2" w:rsidRPr="00CF49AA" w:rsidRDefault="006C64C2" w:rsidP="00BE0A4E">
             <w:pPr>
               <w:pStyle w:val="ISETableColumnHeading"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF49AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Position held/</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D67C2F">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00CF49AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidR="00B12EC2" w:rsidRPr="00D67C2F">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00B12EC2" w:rsidRPr="00CF49AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>r</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D67C2F">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00CF49AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>esponsibilities</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C64C2" w:rsidRPr="00D67C2F" w:rsidTr="00A30B6C">
+      <w:tr w:rsidR="006C64C2" w:rsidRPr="00E55813" w14:paraId="33A219DD" w14:textId="77777777" w:rsidTr="00A30B6C">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="006C64C2" w:rsidRPr="00D67C2F" w:rsidRDefault="00C7288A" w:rsidP="00BE0A4E">
+          <w:p w14:paraId="5DF241F9" w14:textId="77777777" w:rsidR="006C64C2" w:rsidRPr="00E55813" w:rsidRDefault="00C7288A" w:rsidP="00BE0A4E">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="006C64C2" w:rsidRPr="00D67C2F">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="006C64C2" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D67C2F">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="006C64C2" w:rsidRPr="00D67C2F">
-[...43 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="006C64C2" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="006C64C2" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="006C64C2" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="006C64C2" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="006C64C2" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="006C64C2" w:rsidRPr="00D67C2F" w:rsidRDefault="006C64C2" w:rsidP="00BE0A4E">
+          <w:p w14:paraId="31D9C8F2" w14:textId="77777777" w:rsidR="006C64C2" w:rsidRPr="00E55813" w:rsidRDefault="006C64C2" w:rsidP="00BE0A4E">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="006C64C2" w:rsidRPr="00D67C2F" w:rsidRDefault="00C7288A" w:rsidP="00BE0A4E">
+          <w:p w14:paraId="0AFEBD71" w14:textId="77777777" w:rsidR="006C64C2" w:rsidRPr="00E55813" w:rsidRDefault="00C7288A" w:rsidP="00BE0A4E">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="006C64C2" w:rsidRPr="00D67C2F">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="006C64C2" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D67C2F">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="006C64C2" w:rsidRPr="00D67C2F">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidR="006C64C2" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="006C64C2" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="006C64C2" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="006C64C2" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="006C64C2" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="006C64C2" w:rsidRPr="00D67C2F" w:rsidRDefault="006C64C2" w:rsidP="00BE0A4E">
+          <w:p w14:paraId="69B63D23" w14:textId="77777777" w:rsidR="006C64C2" w:rsidRPr="00E55813" w:rsidRDefault="006C64C2" w:rsidP="00BE0A4E">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3005" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="006C64C2" w:rsidRPr="00D67C2F" w:rsidRDefault="00C7288A" w:rsidP="00BE0A4E">
+          <w:p w14:paraId="0F54648C" w14:textId="77777777" w:rsidR="006C64C2" w:rsidRPr="00E55813" w:rsidRDefault="00C7288A" w:rsidP="00BE0A4E">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="006C64C2" w:rsidRPr="00D67C2F">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="006C64C2" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D67C2F">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="006C64C2" w:rsidRPr="00D67C2F">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidR="006C64C2" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="006C64C2" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="006C64C2" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="006C64C2" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="006C64C2" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C64C2" w:rsidRPr="00D67C2F" w:rsidTr="00A30B6C">
+      <w:tr w:rsidR="006C64C2" w:rsidRPr="00E55813" w14:paraId="11F92359" w14:textId="77777777" w:rsidTr="00A30B6C">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="006C64C2" w:rsidRPr="00D67C2F" w:rsidRDefault="00C7288A" w:rsidP="00BE0A4E">
+          <w:p w14:paraId="6CC7064E" w14:textId="77777777" w:rsidR="006C64C2" w:rsidRPr="00E55813" w:rsidRDefault="00C7288A" w:rsidP="00BE0A4E">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00EB5046" w:rsidRPr="00D67C2F">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00EB5046" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D67C2F">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00EB5046" w:rsidRPr="00D67C2F">
-[...43 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00EB5046" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EB5046" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EB5046" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EB5046" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EB5046" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="006C64C2" w:rsidRPr="00D67C2F" w:rsidRDefault="006C64C2" w:rsidP="00BE0A4E">
+          <w:p w14:paraId="2A49C211" w14:textId="77777777" w:rsidR="006C64C2" w:rsidRPr="00E55813" w:rsidRDefault="006C64C2" w:rsidP="00BE0A4E">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="006C64C2" w:rsidRPr="00D67C2F" w:rsidRDefault="00C7288A" w:rsidP="00BE0A4E">
+          <w:p w14:paraId="6AA6D705" w14:textId="77777777" w:rsidR="006C64C2" w:rsidRPr="00E55813" w:rsidRDefault="00C7288A" w:rsidP="00BE0A4E">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00EB5046" w:rsidRPr="00D67C2F">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00EB5046" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D67C2F">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00EB5046" w:rsidRPr="00D67C2F">
-[...43 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00EB5046" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EB5046" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EB5046" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EB5046" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EB5046" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="006C64C2" w:rsidRPr="00D67C2F" w:rsidRDefault="006C64C2" w:rsidP="00BE0A4E">
+          <w:p w14:paraId="1D93DAA6" w14:textId="77777777" w:rsidR="006C64C2" w:rsidRPr="00E55813" w:rsidRDefault="006C64C2" w:rsidP="00BE0A4E">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3005" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="006C64C2" w:rsidRPr="00D67C2F" w:rsidRDefault="00C7288A" w:rsidP="00BE0A4E">
+          <w:p w14:paraId="4C37C122" w14:textId="77777777" w:rsidR="006C64C2" w:rsidRPr="00E55813" w:rsidRDefault="00C7288A" w:rsidP="00BE0A4E">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00EB5046" w:rsidRPr="00D67C2F">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00EB5046" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D67C2F">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00EB5046" w:rsidRPr="00D67C2F">
-[...43 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00EB5046" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EB5046" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EB5046" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EB5046" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EB5046" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C64C2" w:rsidRPr="00D67C2F" w:rsidTr="00A30B6C">
+      <w:tr w:rsidR="006C64C2" w:rsidRPr="00E55813" w14:paraId="7D06A778" w14:textId="77777777" w:rsidTr="00A30B6C">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="006C64C2" w:rsidRPr="00D67C2F" w:rsidRDefault="00C7288A" w:rsidP="00BE0A4E">
+          <w:p w14:paraId="1DCDD9B0" w14:textId="77777777" w:rsidR="006C64C2" w:rsidRPr="00E55813" w:rsidRDefault="00C7288A" w:rsidP="00BE0A4E">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00EB5046" w:rsidRPr="00D67C2F">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00EB5046" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D67C2F">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00EB5046" w:rsidRPr="00D67C2F">
-[...43 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00EB5046" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EB5046" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EB5046" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EB5046" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EB5046" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="006C64C2" w:rsidRPr="00D67C2F" w:rsidRDefault="006C64C2" w:rsidP="00BE0A4E">
+          <w:p w14:paraId="7D24EBEE" w14:textId="77777777" w:rsidR="006C64C2" w:rsidRPr="00E55813" w:rsidRDefault="006C64C2" w:rsidP="00BE0A4E">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="006C64C2" w:rsidRPr="00D67C2F" w:rsidRDefault="00C7288A" w:rsidP="00BE0A4E">
+          <w:p w14:paraId="0C7C161B" w14:textId="77777777" w:rsidR="006C64C2" w:rsidRPr="00E55813" w:rsidRDefault="00C7288A" w:rsidP="00BE0A4E">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00EB5046" w:rsidRPr="00D67C2F">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00EB5046" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D67C2F">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00EB5046" w:rsidRPr="00D67C2F">
-[...43 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00EB5046" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EB5046" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EB5046" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EB5046" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EB5046" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="006C64C2" w:rsidRPr="00D67C2F" w:rsidRDefault="006C64C2" w:rsidP="00BE0A4E">
+          <w:p w14:paraId="0F68BB0A" w14:textId="77777777" w:rsidR="006C64C2" w:rsidRPr="00E55813" w:rsidRDefault="006C64C2" w:rsidP="00BE0A4E">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3005" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="006C64C2" w:rsidRPr="00D67C2F" w:rsidRDefault="00C7288A" w:rsidP="00BE0A4E">
+          <w:p w14:paraId="3FDC2F12" w14:textId="77777777" w:rsidR="006C64C2" w:rsidRPr="00E55813" w:rsidRDefault="00C7288A" w:rsidP="00BE0A4E">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00EB5046" w:rsidRPr="00D67C2F">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00EB5046" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D67C2F">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00EB5046" w:rsidRPr="00D67C2F">
-[...43 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00EB5046" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EB5046" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EB5046" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EB5046" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EB5046" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C64C2" w:rsidRPr="00D67C2F" w:rsidTr="00A30B6C">
+      <w:tr w:rsidR="006C64C2" w:rsidRPr="00E55813" w14:paraId="14D02493" w14:textId="77777777" w:rsidTr="00A30B6C">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="006C64C2" w:rsidRPr="00D67C2F" w:rsidRDefault="00C7288A" w:rsidP="00BE0A4E">
+          <w:p w14:paraId="03538FF2" w14:textId="77777777" w:rsidR="006C64C2" w:rsidRPr="00E55813" w:rsidRDefault="00C7288A" w:rsidP="00BE0A4E">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00EB5046" w:rsidRPr="00D67C2F">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00EB5046" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D67C2F">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00EB5046" w:rsidRPr="00D67C2F">
-[...43 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00EB5046" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EB5046" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EB5046" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EB5046" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EB5046" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="006C64C2" w:rsidRPr="00D67C2F" w:rsidRDefault="006C64C2" w:rsidP="00BE0A4E">
+          <w:p w14:paraId="37C5F960" w14:textId="77777777" w:rsidR="006C64C2" w:rsidRPr="00E55813" w:rsidRDefault="006C64C2" w:rsidP="00BE0A4E">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="006C64C2" w:rsidRPr="00D67C2F" w:rsidRDefault="00C7288A" w:rsidP="00BE0A4E">
+          <w:p w14:paraId="40FCB623" w14:textId="77777777" w:rsidR="006C64C2" w:rsidRPr="00E55813" w:rsidRDefault="00C7288A" w:rsidP="00BE0A4E">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00EB5046" w:rsidRPr="00D67C2F">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00EB5046" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D67C2F">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00EB5046" w:rsidRPr="00D67C2F">
-[...43 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00EB5046" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EB5046" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EB5046" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EB5046" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EB5046" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="006C64C2" w:rsidRPr="00D67C2F" w:rsidRDefault="006C64C2" w:rsidP="00BE0A4E">
+          <w:p w14:paraId="39E43A87" w14:textId="77777777" w:rsidR="006C64C2" w:rsidRPr="00E55813" w:rsidRDefault="006C64C2" w:rsidP="00BE0A4E">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3005" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="006C64C2" w:rsidRPr="00D67C2F" w:rsidRDefault="00C7288A" w:rsidP="00BE0A4E">
+          <w:p w14:paraId="03A61068" w14:textId="77777777" w:rsidR="006C64C2" w:rsidRPr="00E55813" w:rsidRDefault="00C7288A" w:rsidP="00BE0A4E">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00EB5046" w:rsidRPr="00D67C2F">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00EB5046" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D67C2F">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00EB5046" w:rsidRPr="00D67C2F">
-[...43 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00EB5046" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EB5046" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EB5046" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EB5046" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EB5046" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B12EC2" w:rsidRPr="00D67C2F" w:rsidRDefault="00B12EC2" w:rsidP="00B12EC2">
+    <w:p w14:paraId="1017D720" w14:textId="77777777" w:rsidR="00B12EC2" w:rsidRPr="00E55813" w:rsidRDefault="00B12EC2" w:rsidP="00B12EC2">
       <w:pPr>
         <w:pStyle w:val="spacingreturntopofpage"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D67C2F">
+      <w:r w:rsidRPr="00E55813">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2098"/>
         <w:gridCol w:w="2098"/>
-        <w:gridCol w:w="2098"/>
+        <w:gridCol w:w="2041"/>
         <w:gridCol w:w="652"/>
-        <w:gridCol w:w="1446"/>
+        <w:gridCol w:w="1440"/>
+        <w:gridCol w:w="6"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B12EC2" w:rsidRPr="00D67C2F" w:rsidTr="00372B55">
+      <w:tr w:rsidR="00B12EC2" w:rsidRPr="00E55813" w14:paraId="3A818460" w14:textId="77777777" w:rsidTr="0055406B">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="6" w:type="dxa"/>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8392" w:type="dxa"/>
+            <w:tcW w:w="8329" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="006C618B" w:rsidRPr="00D67C2F" w:rsidRDefault="00B12EC2" w:rsidP="006C618B">
+          <w:p w14:paraId="7DA4912E" w14:textId="77777777" w:rsidR="006C618B" w:rsidRPr="00CF49AA" w:rsidRDefault="00B12EC2" w:rsidP="006C618B">
             <w:pPr>
               <w:pStyle w:val="ISESubheadingNoRuleabove"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF49AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D67C2F">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00CF49AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="006C618B" w:rsidRPr="00D67C2F">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="006C618B" w:rsidRPr="00CF49AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Experience</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B12EC2" w:rsidRPr="00D67C2F" w:rsidRDefault="006C618B" w:rsidP="006C618B">
+          <w:p w14:paraId="2D629882" w14:textId="77777777" w:rsidR="00B12EC2" w:rsidRPr="00E43992" w:rsidRDefault="006C618B" w:rsidP="006C618B">
             <w:pPr>
               <w:pStyle w:val="ISESubheadingNoRuleabove"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D67C2F">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E43992">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">4.1   </w:t>
             </w:r>
-            <w:r w:rsidR="00DF7A6E" w:rsidRPr="00D67C2F">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidR="00DF7A6E" w:rsidRPr="00E43992">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Please </w:t>
             </w:r>
-            <w:r w:rsidR="00DF7A6E" w:rsidRPr="00D67C2F">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidR="00DF7A6E" w:rsidRPr="00E43992">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>describe</w:t>
             </w:r>
-            <w:r w:rsidR="00BE0A4E" w:rsidRPr="00D67C2F">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidR="00BE0A4E" w:rsidRPr="00E43992">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D67C2F">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E43992">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">your </w:t>
             </w:r>
-            <w:r w:rsidR="00070F15" w:rsidRPr="00D67C2F">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidR="00070F15" w:rsidRPr="00E43992">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">experience in the </w:t>
             </w:r>
-            <w:r w:rsidR="00DF7A6E" w:rsidRPr="00D67C2F">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidR="00DF7A6E" w:rsidRPr="00E43992">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>past</w:t>
             </w:r>
-            <w:r w:rsidR="00070F15" w:rsidRPr="00D67C2F">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidR="00070F15" w:rsidRPr="00E43992">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> 3 years</w:t>
             </w:r>
-            <w:r w:rsidR="00DF7A6E" w:rsidRPr="00D67C2F">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidR="00DF7A6E" w:rsidRPr="00E43992">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D67C2F">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E43992">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>of the provision of legal or regulatory advice to investment funds</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B12EC2" w:rsidRPr="00D67C2F" w:rsidTr="00372B55">
+      <w:tr w:rsidR="00B12EC2" w:rsidRPr="00E55813" w14:paraId="0778E0E9" w14:textId="77777777" w:rsidTr="0055406B">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="6" w:type="dxa"/>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8392" w:type="dxa"/>
+            <w:tcW w:w="8329" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="007A22EE" w:rsidRPr="00D67C2F" w:rsidRDefault="00C7288A" w:rsidP="007A22EE">
+          <w:p w14:paraId="15C025DA" w14:textId="77777777" w:rsidR="007A22EE" w:rsidRPr="00E55813" w:rsidRDefault="00C7288A" w:rsidP="007A22EE">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
               <w:ind w:left="709"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00372B55" w:rsidRPr="00D67C2F">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00372B55" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D67C2F">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00372B55" w:rsidRPr="00D67C2F">
-[...43 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00372B55" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00372B55" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00372B55" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00372B55" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00372B55" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00372B55" w:rsidRPr="00D67C2F" w:rsidTr="00372B55">
+      <w:tr w:rsidR="00372B55" w:rsidRPr="00E55813" w14:paraId="4598B9C6" w14:textId="77777777" w:rsidTr="0055406B">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="6" w:type="dxa"/>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8392" w:type="dxa"/>
+            <w:tcW w:w="8329" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00372B55" w:rsidRPr="00D67C2F" w:rsidRDefault="00C7288A" w:rsidP="007A22EE">
+          <w:p w14:paraId="4358ED69" w14:textId="77777777" w:rsidR="00372B55" w:rsidRPr="00E55813" w:rsidRDefault="00C7288A" w:rsidP="007A22EE">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
               <w:ind w:left="709"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00372B55" w:rsidRPr="00D67C2F">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00372B55" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D67C2F">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00372B55" w:rsidRPr="00D67C2F">
-[...43 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00372B55" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00372B55" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00372B55" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00372B55" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00372B55" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00372B55" w:rsidRPr="00D67C2F" w:rsidTr="00A30B6C">
+      <w:tr w:rsidR="00372B55" w:rsidRPr="00E55813" w14:paraId="35858CFD" w14:textId="77777777" w:rsidTr="0055406B">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="6" w:type="dxa"/>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8392" w:type="dxa"/>
+            <w:tcW w:w="8329" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00372B55" w:rsidRPr="00D67C2F" w:rsidRDefault="00C7288A" w:rsidP="007A22EE">
+          <w:p w14:paraId="0F1BB899" w14:textId="77777777" w:rsidR="00372B55" w:rsidRPr="00E55813" w:rsidRDefault="00C7288A" w:rsidP="007A22EE">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
               <w:ind w:left="709"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00372B55" w:rsidRPr="00D67C2F">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00372B55" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D67C2F">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00372B55" w:rsidRPr="00D67C2F">
-[...43 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00372B55" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00372B55" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00372B55" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00372B55" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00372B55" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C618B" w:rsidRPr="00D67C2F" w:rsidTr="00A30B6C">
+      <w:tr w:rsidR="006C618B" w:rsidRPr="00E55813" w14:paraId="185BB392" w14:textId="77777777" w:rsidTr="0055406B">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="6" w:type="dxa"/>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8392" w:type="dxa"/>
+            <w:tcW w:w="8329" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="006C618B" w:rsidRPr="00D67C2F" w:rsidRDefault="006C618B" w:rsidP="006C618B">
+          <w:p w14:paraId="5F7EA3B8" w14:textId="77777777" w:rsidR="006C618B" w:rsidRPr="00E55813" w:rsidRDefault="006C618B" w:rsidP="006C618B">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
-                <w:sz w:val="22"/>
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006618A7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
-                <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">For Tier 2 Sponsors Only </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00372B55" w:rsidRPr="00D67C2F" w:rsidTr="00A30B6C">
+      <w:tr w:rsidR="00372B55" w:rsidRPr="00E55813" w14:paraId="7A80F518" w14:textId="77777777" w:rsidTr="0055406B">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="6" w:type="dxa"/>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8392" w:type="dxa"/>
+            <w:tcW w:w="8329" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00372B55" w:rsidRPr="00D67C2F" w:rsidRDefault="006C618B" w:rsidP="00270498">
+          <w:p w14:paraId="1104A6D5" w14:textId="1649FF05" w:rsidR="00372B55" w:rsidRPr="00E43992" w:rsidRDefault="006C618B" w:rsidP="00270498">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">’s Rules for Investment Fund Sponsors (the “Rules”) </w:t>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E43992">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.2   Please describe your experience in the last three years in advising clients on </w:t>
+            </w:r>
+            <w:r w:rsidR="003B7D07">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the authorisation, regulatory and on-going compliance requirements </w:t>
+            </w:r>
+            <w:r w:rsidR="00CC76CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">related </w:t>
+            </w:r>
+            <w:r w:rsidR="00191B5B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>to unregulated investment funds.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C618B" w:rsidRPr="00D67C2F" w:rsidTr="00A30B6C">
+      <w:tr w:rsidR="006C618B" w:rsidRPr="00E55813" w14:paraId="1492B3CD" w14:textId="77777777" w:rsidTr="0055406B">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="6" w:type="dxa"/>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8392" w:type="dxa"/>
+            <w:tcW w:w="8329" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="006C618B" w:rsidRPr="00D67C2F" w:rsidRDefault="006C618B" w:rsidP="006C618B">
+          <w:p w14:paraId="40479101" w14:textId="77777777" w:rsidR="006C618B" w:rsidRPr="00E55813" w:rsidRDefault="006C618B" w:rsidP="006C618B">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D2B6D" w:rsidRPr="00D67C2F" w:rsidTr="00A30B6C">
+      <w:tr w:rsidR="005D2B6D" w:rsidRPr="00E55813" w14:paraId="6CDE5514" w14:textId="77777777" w:rsidTr="0055406B">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="6" w:type="dxa"/>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8392" w:type="dxa"/>
+            <w:tcW w:w="8329" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="005D2B6D" w:rsidRPr="00D67C2F" w:rsidRDefault="005D2B6D" w:rsidP="006C618B">
+          <w:p w14:paraId="5B086A2E" w14:textId="77777777" w:rsidR="005D2B6D" w:rsidRPr="00E55813" w:rsidRDefault="005D2B6D" w:rsidP="006C618B">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C618B" w:rsidRPr="00D67C2F" w:rsidTr="00A30B6C">
+      <w:tr w:rsidR="006C618B" w:rsidRPr="00E55813" w14:paraId="578DAA9F" w14:textId="77777777" w:rsidTr="0055406B">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="6" w:type="dxa"/>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8392" w:type="dxa"/>
+            <w:tcW w:w="8329" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="006C618B" w:rsidRPr="00D67C2F" w:rsidRDefault="006C618B" w:rsidP="006C618B">
+          <w:p w14:paraId="2872CF76" w14:textId="77777777" w:rsidR="006C618B" w:rsidRPr="00E55813" w:rsidRDefault="006C618B" w:rsidP="006C618B">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C618B" w:rsidRPr="00D67C2F" w:rsidTr="00A30B6C">
+      <w:tr w:rsidR="005D2B6D" w:rsidRPr="00E55813" w14:paraId="03737036" w14:textId="77777777" w:rsidTr="0055406B">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="6" w:type="dxa"/>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8392" w:type="dxa"/>
+            <w:tcW w:w="8329" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="006C618B" w:rsidRPr="00D67C2F" w:rsidRDefault="006C618B" w:rsidP="00270498">
+          <w:p w14:paraId="08CEDFFC" w14:textId="77777777" w:rsidR="005D2B6D" w:rsidRPr="00E55813" w:rsidRDefault="005D2B6D" w:rsidP="005D2B6D">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...101 lines deleted...]
-            </w:r>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D2B6D" w:rsidRPr="00D67C2F" w:rsidTr="00A30B6C">
+      <w:tr w:rsidR="005D2B6D" w:rsidRPr="00E55813" w14:paraId="070799E9" w14:textId="77777777" w:rsidTr="0055406B">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="6" w:type="dxa"/>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8392" w:type="dxa"/>
+            <w:tcW w:w="8329" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="005D2B6D" w:rsidRPr="00D67C2F" w:rsidRDefault="005D2B6D" w:rsidP="005D2B6D">
+          <w:p w14:paraId="7EA47ACA" w14:textId="77777777" w:rsidR="005D2B6D" w:rsidRPr="00E55813" w:rsidRDefault="005D2B6D" w:rsidP="005D2B6D">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D2B6D" w:rsidRPr="00D67C2F" w:rsidTr="00A30B6C">
+      <w:tr w:rsidR="005D2B6D" w:rsidRPr="00E55813" w14:paraId="572AE200" w14:textId="77777777" w:rsidTr="0055406B">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="6" w:type="dxa"/>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8392" w:type="dxa"/>
+            <w:tcW w:w="8329" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="005D2B6D" w:rsidRPr="00D67C2F" w:rsidRDefault="005D2B6D" w:rsidP="005D2B6D">
+          <w:p w14:paraId="49A8434E" w14:textId="77777777" w:rsidR="005D2B6D" w:rsidRPr="00E55813" w:rsidRDefault="005D2B6D" w:rsidP="005D2B6D">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D2B6D" w:rsidRPr="00D67C2F" w:rsidTr="00A30B6C">
+      <w:tr w:rsidR="00D213A6" w:rsidRPr="00E55813" w14:paraId="0D571F02" w14:textId="77777777" w:rsidTr="0055406B">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="6" w:type="dxa"/>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8392" w:type="dxa"/>
+            <w:tcW w:w="8329" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="232CEB99" w14:textId="77777777" w:rsidR="00D213A6" w:rsidRPr="00E55813" w:rsidRDefault="00D213A6" w:rsidP="00D213A6">
+            <w:pPr>
+              <w:pStyle w:val="ISESubheading"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006618A7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006618A7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Declaration</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00285590" w:rsidRPr="00E55813" w14:paraId="47F8807F" w14:textId="77777777" w:rsidTr="0055406B">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="6" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8329" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="005D2B6D" w:rsidRPr="00D67C2F" w:rsidRDefault="005D2B6D" w:rsidP="005D2B6D">
+          <w:p w14:paraId="624D3BB5" w14:textId="77777777" w:rsidR="00285590" w:rsidRPr="00E55813" w:rsidRDefault="00285590" w:rsidP="00BE0A4E">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...4 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-IE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>I declare that the information supplied is complete and correct</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D213A6" w:rsidRPr="00D67C2F" w:rsidTr="00A30B6C">
-[...80 lines deleted...]
-      <w:tr w:rsidR="007A22EE" w:rsidRPr="00D67C2F" w:rsidTr="007A22EE">
+      <w:tr w:rsidR="007A22EE" w:rsidRPr="00E55813" w14:paraId="5DE4305C" w14:textId="77777777" w:rsidTr="0055406B">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2098" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="007A22EE" w:rsidRPr="00D67C2F" w:rsidRDefault="007A22EE" w:rsidP="00BE0A4E">
+          <w:p w14:paraId="236657A3" w14:textId="77777777" w:rsidR="007A22EE" w:rsidRPr="00E55813" w:rsidRDefault="007A22EE" w:rsidP="00BE0A4E">
             <w:pPr>
               <w:pStyle w:val="ISETableColumnHeading"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2098" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A22EE" w:rsidRPr="00D67C2F" w:rsidRDefault="007A22EE" w:rsidP="00BE0A4E">
+          <w:p w14:paraId="283CD757" w14:textId="77777777" w:rsidR="007A22EE" w:rsidRPr="00E55813" w:rsidRDefault="007A22EE" w:rsidP="00BE0A4E">
             <w:pPr>
               <w:pStyle w:val="ISETableColumnHeading"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2098" w:type="dxa"/>
+            <w:tcW w:w="2041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A22EE" w:rsidRPr="00D67C2F" w:rsidRDefault="007A22EE" w:rsidP="00BE0A4E">
+          <w:p w14:paraId="411DF740" w14:textId="77777777" w:rsidR="007A22EE" w:rsidRPr="00E55813" w:rsidRDefault="007A22EE" w:rsidP="00BE0A4E">
             <w:pPr>
               <w:pStyle w:val="ISETableColumnHeading"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="652" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A22EE" w:rsidRPr="00D67C2F" w:rsidRDefault="007A22EE" w:rsidP="00BE0A4E">
+          <w:p w14:paraId="35A33981" w14:textId="77777777" w:rsidR="007A22EE" w:rsidRPr="00E55813" w:rsidRDefault="007A22EE" w:rsidP="00BE0A4E">
             <w:pPr>
               <w:pStyle w:val="ISETableColumnHeading"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1446" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A22EE" w:rsidRPr="00D67C2F" w:rsidRDefault="007A22EE" w:rsidP="00A30B6C">
+          <w:p w14:paraId="51E1C8E1" w14:textId="77777777" w:rsidR="007A22EE" w:rsidRPr="00E55813" w:rsidRDefault="007A22EE" w:rsidP="00A30B6C">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytextBold"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A30B6C" w:rsidRPr="00D67C2F" w:rsidTr="007A22EE">
+      <w:tr w:rsidR="00A30B6C" w:rsidRPr="00E55813" w14:paraId="7CD094B2" w14:textId="77777777" w:rsidTr="0055406B">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2098" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="2E6D30"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A30B6C" w:rsidRPr="00D67C2F" w:rsidRDefault="00A30B6C" w:rsidP="00BE0A4E">
+          <w:p w14:paraId="16202459" w14:textId="77777777" w:rsidR="00A30B6C" w:rsidRPr="001368B2" w:rsidRDefault="00A30B6C" w:rsidP="00BE0A4E">
             <w:pPr>
               <w:pStyle w:val="ISETableColumnHeading"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001368B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2098" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="2E6D30"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A30B6C" w:rsidRPr="00D67C2F" w:rsidRDefault="00A30B6C" w:rsidP="00BE0A4E">
+          <w:p w14:paraId="6A1F2586" w14:textId="77777777" w:rsidR="00A30B6C" w:rsidRPr="001368B2" w:rsidRDefault="00A30B6C" w:rsidP="00BE0A4E">
             <w:pPr>
               <w:pStyle w:val="ISETableColumnHeading"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2098" w:type="dxa"/>
+            <w:tcW w:w="2041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="2E6D30"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A30B6C" w:rsidRPr="00D67C2F" w:rsidRDefault="00A30B6C" w:rsidP="00BE0A4E">
+          <w:p w14:paraId="47EF728D" w14:textId="77777777" w:rsidR="00A30B6C" w:rsidRPr="001368B2" w:rsidRDefault="00A30B6C" w:rsidP="00BE0A4E">
             <w:pPr>
               <w:pStyle w:val="ISETableColumnHeading"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="652" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="2E6D30"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A30B6C" w:rsidRPr="00D67C2F" w:rsidRDefault="00A30B6C" w:rsidP="00BE0A4E">
+          <w:p w14:paraId="480A6224" w14:textId="77777777" w:rsidR="00A30B6C" w:rsidRPr="001368B2" w:rsidRDefault="00A30B6C" w:rsidP="00D8191F">
             <w:pPr>
               <w:pStyle w:val="ISETableColumnHeading"/>
-              <w:rPr>
-[...9 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:ind w:hanging="112"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001368B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1446" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="2E6D30"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A30B6C" w:rsidRPr="00D67C2F" w:rsidRDefault="00C7288A" w:rsidP="00A30B6C">
+          <w:p w14:paraId="5163CD87" w14:textId="77777777" w:rsidR="00A30B6C" w:rsidRPr="00E55813" w:rsidRDefault="00C7288A" w:rsidP="00A30B6C">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytextBold"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="date"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00A30B6C" w:rsidRPr="00D67C2F">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00A30B6C" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D67C2F">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00A30B6C" w:rsidRPr="00D67C2F">
-[...43 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00A30B6C" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A30B6C" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A30B6C" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A30B6C" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A30B6C" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E67514" w:rsidRPr="00D67C2F" w:rsidTr="00A30B6C">
+      <w:tr w:rsidR="00E67514" w:rsidRPr="00E55813" w14:paraId="6A81F356" w14:textId="77777777" w:rsidTr="0055406B">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="6" w:type="dxa"/>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4196" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00E67514" w:rsidRPr="00D67C2F" w:rsidRDefault="00E67514" w:rsidP="00BE0A4E">
+          <w:p w14:paraId="68E57D01" w14:textId="77777777" w:rsidR="00E67514" w:rsidRPr="00E55813" w:rsidRDefault="00E67514" w:rsidP="00BE0A4E">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Name of signatory in block capitals</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4196" w:type="dxa"/>
+            <w:tcW w:w="4133" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00E67514" w:rsidRPr="00D67C2F" w:rsidRDefault="00C7288A" w:rsidP="00BE0A4E">
+          <w:p w14:paraId="46F97172" w14:textId="77777777" w:rsidR="00E67514" w:rsidRPr="00E55813" w:rsidRDefault="00C7288A" w:rsidP="00BE0A4E">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytextBold"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00E67514" w:rsidRPr="00D67C2F">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00E67514" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D67C2F">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00E67514" w:rsidRPr="00D67C2F">
-[...43 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00E67514" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E67514" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E67514" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E67514" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E67514" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00827888" w:rsidRPr="00D67C2F" w:rsidTr="00A30B6C">
+      <w:tr w:rsidR="00827888" w:rsidRPr="00E55813" w14:paraId="23E35FEC" w14:textId="77777777" w:rsidTr="0055406B">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="6" w:type="dxa"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8392" w:type="dxa"/>
+            <w:tcW w:w="8329" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00827888" w:rsidRPr="00D67C2F" w:rsidRDefault="00827888" w:rsidP="00827888">
+          <w:p w14:paraId="16610AAE" w14:textId="77777777" w:rsidR="00827888" w:rsidRPr="00E55813" w:rsidRDefault="00827888" w:rsidP="00827888">
             <w:pPr>
               <w:pStyle w:val="ISESubheading"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001368B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D67C2F">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="001368B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00D67C2F">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="001368B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Confirmation by a Director or Partner of the Sponsor or </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D67C2F">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="001368B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="00D67C2F">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="001368B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00D67C2F">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="001368B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>of the Sponsor Applicant</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00827888" w:rsidRPr="00D67C2F" w:rsidTr="007A22EE">
+      <w:tr w:rsidR="00827888" w:rsidRPr="00E55813" w14:paraId="0CCD49DB" w14:textId="77777777" w:rsidTr="0055406B">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="6" w:type="dxa"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8392" w:type="dxa"/>
+            <w:tcW w:w="8329" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00827888" w:rsidRPr="00D67C2F" w:rsidRDefault="00827888" w:rsidP="00827888">
+          <w:p w14:paraId="64E3A8BD" w14:textId="77777777" w:rsidR="00827888" w:rsidRPr="00E55813" w:rsidRDefault="00827888" w:rsidP="00827888">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>I declare that the information supplied is complete and correct</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A22EE" w:rsidRPr="00D67C2F" w:rsidTr="007A22EE">
+      <w:tr w:rsidR="007A22EE" w:rsidRPr="00E55813" w14:paraId="731F14C3" w14:textId="77777777" w:rsidTr="0055406B">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2098" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="007A22EE" w:rsidRPr="00D67C2F" w:rsidRDefault="007A22EE" w:rsidP="00BE0A4E">
+          <w:p w14:paraId="3A971F51" w14:textId="77777777" w:rsidR="007A22EE" w:rsidRPr="00E55813" w:rsidRDefault="007A22EE" w:rsidP="00BE0A4E">
             <w:pPr>
               <w:pStyle w:val="ISETableColumnHeading"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2098" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A22EE" w:rsidRPr="00D67C2F" w:rsidRDefault="007A22EE" w:rsidP="00BE0A4E">
+          <w:p w14:paraId="52992836" w14:textId="77777777" w:rsidR="007A22EE" w:rsidRPr="00E55813" w:rsidRDefault="007A22EE" w:rsidP="00BE0A4E">
             <w:pPr>
               <w:pStyle w:val="ISETableColumnHeading"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2098" w:type="dxa"/>
+            <w:tcW w:w="2041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A22EE" w:rsidRPr="00D67C2F" w:rsidRDefault="007A22EE" w:rsidP="00BE0A4E">
+          <w:p w14:paraId="58A88BE3" w14:textId="77777777" w:rsidR="007A22EE" w:rsidRPr="00E55813" w:rsidRDefault="007A22EE" w:rsidP="00BE0A4E">
             <w:pPr>
               <w:pStyle w:val="ISETableColumnHeading"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="652" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A22EE" w:rsidRPr="00D67C2F" w:rsidRDefault="007A22EE" w:rsidP="00BE0A4E">
+          <w:p w14:paraId="550B6F5C" w14:textId="77777777" w:rsidR="007A22EE" w:rsidRPr="00E55813" w:rsidRDefault="007A22EE" w:rsidP="00BE0A4E">
             <w:pPr>
               <w:pStyle w:val="ISETableColumnHeading"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1446" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A22EE" w:rsidRPr="00D67C2F" w:rsidRDefault="007A22EE" w:rsidP="00A30B6C">
+          <w:p w14:paraId="32BC0BD7" w14:textId="77777777" w:rsidR="007A22EE" w:rsidRPr="00E55813" w:rsidRDefault="007A22EE" w:rsidP="00A30B6C">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytextBold"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A30B6C" w:rsidRPr="00D67C2F" w:rsidTr="007A22EE">
+      <w:tr w:rsidR="00A30B6C" w:rsidRPr="00E55813" w14:paraId="591D6F20" w14:textId="77777777" w:rsidTr="0055406B">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2098" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="2E6D30"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A30B6C" w:rsidRPr="00D67C2F" w:rsidRDefault="00A30B6C" w:rsidP="00BE0A4E">
+          <w:p w14:paraId="0A6C7EFE" w14:textId="77777777" w:rsidR="00A30B6C" w:rsidRPr="001368B2" w:rsidRDefault="00A30B6C" w:rsidP="00BE0A4E">
             <w:pPr>
               <w:pStyle w:val="ISETableColumnHeading"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001368B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2098" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="2E6D30"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A30B6C" w:rsidRPr="00D67C2F" w:rsidRDefault="00A30B6C" w:rsidP="00BE0A4E">
+          <w:p w14:paraId="7F509D60" w14:textId="77777777" w:rsidR="00A30B6C" w:rsidRPr="001368B2" w:rsidRDefault="00A30B6C" w:rsidP="00BE0A4E">
             <w:pPr>
               <w:pStyle w:val="ISETableColumnHeading"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2098" w:type="dxa"/>
+            <w:tcW w:w="2041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="2E6D30"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A30B6C" w:rsidRPr="00D67C2F" w:rsidRDefault="00A30B6C" w:rsidP="00BE0A4E">
+          <w:p w14:paraId="52B27A8A" w14:textId="77777777" w:rsidR="00A30B6C" w:rsidRPr="001368B2" w:rsidRDefault="00A30B6C" w:rsidP="00BE0A4E">
             <w:pPr>
               <w:pStyle w:val="ISETableColumnHeading"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="652" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="2E6D30"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A30B6C" w:rsidRPr="00D67C2F" w:rsidRDefault="00A30B6C" w:rsidP="00BE0A4E">
+          <w:p w14:paraId="2413D3FB" w14:textId="6FF811CE" w:rsidR="00A30B6C" w:rsidRPr="001368B2" w:rsidRDefault="009B54B6" w:rsidP="00D8191F">
             <w:pPr>
               <w:pStyle w:val="ISETableColumnHeading"/>
-              <w:rPr>
-[...9 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:ind w:hanging="160"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A30B6C" w:rsidRPr="001368B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1446" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="2E6D30"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A30B6C" w:rsidRPr="00D67C2F" w:rsidRDefault="00C7288A" w:rsidP="00A30B6C">
+          <w:p w14:paraId="27B8017A" w14:textId="77777777" w:rsidR="00A30B6C" w:rsidRPr="00E55813" w:rsidRDefault="00C7288A" w:rsidP="00A30B6C">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytextBold"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="date"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00A30B6C" w:rsidRPr="00D67C2F">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00A30B6C" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D67C2F">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00A30B6C" w:rsidRPr="00D67C2F">
-[...43 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00A30B6C" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A30B6C" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A30B6C" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A30B6C" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A30B6C" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00827888" w:rsidRPr="00D67C2F" w:rsidTr="00A30B6C">
+      <w:tr w:rsidR="00827888" w:rsidRPr="00E55813" w14:paraId="1818B403" w14:textId="77777777" w:rsidTr="0055406B">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="6" w:type="dxa"/>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4196" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00827888" w:rsidRPr="00D67C2F" w:rsidRDefault="00827888" w:rsidP="00BE0A4E">
+          <w:p w14:paraId="593CF53E" w14:textId="77777777" w:rsidR="00827888" w:rsidRPr="00E55813" w:rsidRDefault="00827888" w:rsidP="00BE0A4E">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Name of signatory in block capitals</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4196" w:type="dxa"/>
+            <w:tcW w:w="4133" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00827888" w:rsidRPr="00D67C2F" w:rsidRDefault="00C7288A" w:rsidP="00BE0A4E">
+          <w:p w14:paraId="12992477" w14:textId="77777777" w:rsidR="00827888" w:rsidRPr="00E55813" w:rsidRDefault="00C7288A" w:rsidP="00BE0A4E">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytextBold"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00827888" w:rsidRPr="00D67C2F">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00827888" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D67C2F">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00827888" w:rsidRPr="00D67C2F">
-[...43 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00827888" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00827888" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00827888" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00827888" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00827888" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00827888" w:rsidRPr="00D67C2F" w:rsidTr="00A30B6C">
+      <w:tr w:rsidR="00827888" w:rsidRPr="00E55813" w14:paraId="2FFA2232" w14:textId="77777777" w:rsidTr="0055406B">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="6" w:type="dxa"/>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4196" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="2E6D30"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00827888" w:rsidRPr="00D67C2F" w:rsidRDefault="00827888" w:rsidP="00BE0A4E">
+          <w:p w14:paraId="06BE9536" w14:textId="77777777" w:rsidR="00827888" w:rsidRPr="00E55813" w:rsidRDefault="00827888" w:rsidP="00BE0A4E">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D67C2F">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Position</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4196" w:type="dxa"/>
+            <w:tcW w:w="4133" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="2E6D30"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00827888" w:rsidRPr="00D67C2F" w:rsidRDefault="00C7288A" w:rsidP="00BE0A4E">
+          <w:p w14:paraId="586EDBFB" w14:textId="77777777" w:rsidR="00827888" w:rsidRPr="00E55813" w:rsidRDefault="00C7288A" w:rsidP="00BE0A4E">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytextBold"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00827888" w:rsidRPr="00D67C2F">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00827888" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D67C2F">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00827888" w:rsidRPr="00D67C2F">
-[...43 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00827888" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00827888" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00827888" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00827888" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00827888" w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E55813">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0054293A" w:rsidRPr="00D67C2F" w:rsidRDefault="0054293A" w:rsidP="0054293A">
+    <w:p w14:paraId="29FEB53A" w14:textId="77777777" w:rsidR="0054293A" w:rsidRPr="00E55813" w:rsidRDefault="0054293A" w:rsidP="0054293A">
       <w:pPr>
         <w:pStyle w:val="ISEMainbodytext"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0054293A" w:rsidRPr="00D67C2F" w:rsidRDefault="0054293A" w:rsidP="0054293A">
+    <w:p w14:paraId="2B7B3C7A" w14:textId="3614D211" w:rsidR="0054293A" w:rsidRPr="00D67C2F" w:rsidRDefault="0054293A" w:rsidP="0054293A">
       <w:pPr>
         <w:pStyle w:val="ISEMainbodytext"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D67C2F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Your attention is drawn to the Privacy Statement of the Irish Stock Exchange trading as Euronext Dublin, accessible at:</w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="00D67C2F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
-          <w:t xml:space="preserve"> http://www.ise.ie/Privacy-Statement/</w:t>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00571528">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidR="00571528" w:rsidRPr="00571528">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>Privacy Statement | euronext.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00D67C2F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.  This outlines how and why your personal data may be processed by us when you, or a company with which you are connected, engage with us or avail of our services.  If you are acting on behalf of a company engaging with or availing of the services of Euronext Dublin, you must ensure that our Privacy Statement has been brought to the attention of all persons whose personal data we may process in the course of our relationship with your company (e.g. agents, officers, employees and other personnel).</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="0054293A" w:rsidRPr="00D67C2F" w:rsidSect="001B791B">
-      <w:headerReference w:type="even" r:id="rId8"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="even" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="first" r:id="rId16"/>
+      <w:footerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1247" w:right="1247" w:bottom="907" w:left="2268" w:header="340" w:footer="340" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00E97322" w:rsidRDefault="00E97322">
+    <w:p w14:paraId="4E366000" w14:textId="77777777" w:rsidR="00A06F7E" w:rsidRDefault="00A06F7E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00E97322" w:rsidRDefault="00E97322">
+    <w:p w14:paraId="052378D5" w14:textId="77777777" w:rsidR="00A06F7E" w:rsidRDefault="00A06F7E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00920023" w:rsidRDefault="00920023">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="31F8ECC3" w14:textId="15F3C486" w:rsidR="00920023" w:rsidRDefault="00920023">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00E97322" w:rsidRPr="00F315CD" w:rsidRDefault="00E97322" w:rsidP="009A1AA2">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4B3F439F" w14:textId="3B015ADE" w:rsidR="00E97322" w:rsidRPr="00F315CD" w:rsidRDefault="00E97322" w:rsidP="009A1AA2">
     <w:pPr>
       <w:pStyle w:val="ISEFooterGreen"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-IE" w:eastAsia="en-IE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659776" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="701855BF" wp14:editId="709E7C2A">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>648335</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10142855</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="504190" cy="360045"/>
               <wp:effectExtent l="0" t="0" r="10160" b="1905"/>
               <wp:wrapNone/>
               <wp:docPr id="7" name="Text Box 22"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="504190" cy="360045"/>
                       </a:xfrm>
@@ -5964,51 +6093,51 @@
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
                           </a14:hiddenFill>
                         </a:ext>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00E97322" w:rsidRPr="003170E2" w:rsidRDefault="00E97322" w:rsidP="009A1AA2">
+                        <w:p w14:paraId="76E8BB3C" w14:textId="77777777" w:rsidR="00E97322" w:rsidRPr="003170E2" w:rsidRDefault="00E97322" w:rsidP="009A1AA2">
                           <w:pPr>
                             <w:pStyle w:val="ISEPagenumber"/>
                             <w:rPr>
                               <w:b w:val="0"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00B304F4">
                             <w:rPr>
                               <w:color w:val="auto"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r w:rsidRPr="00B304F4">
                             <w:rPr>
                               <w:color w:val="auto"/>
                             </w:rPr>
                             <w:instrText xml:space="preserve"> PAGE </w:instrText>
                           </w:r>
                           <w:r w:rsidRPr="00B304F4">
                             <w:rPr>
                               <w:color w:val="auto"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00920023">
@@ -6062,58 +6191,58 @@
                             <w:rPr>
                               <w:b w:val="0"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="701855BF" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 22" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:51.05pt;margin-top:798.65pt;width:39.7pt;height:28.35pt;z-index:251659776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD3uCm4rAIAAKkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtunDAQfa/Uf7D8TjCEvYDCRsmyVJXS&#10;i5T0A7xgFqtgU9u7kFb9947NstkkqlS15cEa7PGZOTPHc3U9tA06MKW5FCkOLghGTBSy5GKX4i8P&#10;ubfESBsqStpIwVL8yDS+Xr19c9V3CQtlLZuSKQQgQid9l+LamC7xfV3UrKX6QnZMwGElVUsN/Kqd&#10;XyraA3rb+CEhc7+XquyULJjWsJuNh3jl8KuKFeZTVWlmUJNiyM24Vbl1a1d/dUWTnaJdzYtjGvQv&#10;smgpFxD0BJVRQ9Fe8VdQLS+U1LIyF4VsfVlVvGCOA7AJyAs29zXtmOMCxdHdqUz6/8EWHw+fFeJl&#10;ihcYCdpCix7YYNCtHFAY2vL0nU7A674DPzPAPrTZUdXdnSy+aiTkuqZix26Ukn3NaAnpBfamf3Z1&#10;xNEWZNt/kCXEoXsjHdBQqdbWDqqBAB3a9Hhqjc2lgM0ZiYIYTgo4upwTEs1cBJpMlzulzTsmW2SN&#10;FCvovAOnhzttbDI0mVxsLCFz3jSu+414tgGO4w6Ehqv2zCbhmvkjJvFmuVlGXhTON15Essy7ydeR&#10;N8+DxSy7zNbrLPhp4wZRUvOyZMKGmYQVRH/WuKPER0mcpKVlw0sLZ1PSarddNwodKAg7d9+xIGdu&#10;/vM0XBGAywtKQRiR2zD28vly4UV5NPPiBVl6JIhv4zmJ4ijLn1O644L9OyXUpziehbNRS7/lRtz3&#10;mhtNWm5gdDS8TfHy5EQTq8CNKF1rDeXNaJ+Vwqb/VApo99Rop1cr0VGsZtgOgGJFvJXlIyhXSVAW&#10;iBDmHRi1VN8x6mF2pFh/21PFMGreC1C/HTSToSZjOxlUFHA1xQaj0VybcSDtO8V3NSCP70vIG3gh&#10;FXfqfcri+K5gHjgSx9llB875v/N6mrCrXwAAAP//AwBQSwMEFAAGAAgAAAAhADvElf/hAAAADQEA&#10;AA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyonUJCG+JUFYITEiINB45O7CZW43WI&#10;3Tb8PdsT3Ga0T7MzxWZ2AzuZKViPEpKFAGaw9dpiJ+Gzfr1bAQtRoVaDRyPhxwTYlNdXhcq1P2Nl&#10;TrvYMQrBkCsJfYxjznloe+NUWPjRIN32fnIqkp06rid1pnA38KUQGXfKIn3o1Wiee9MedkcnYfuF&#10;1Yv9fm8+qn1l63ot8C07SHl7M2+fgEUzxz8YLvWpOpTUqfFH1IEN5MUyIZREun68B3ZBVkkKrCGR&#10;pQ8CeFnw/yvKXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD3uCm4rAIAAKkFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA7xJX/4QAAAA0BAAAP&#10;AAAAAAAAAAAAAAAAAAYFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAFAYAAAAA&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 22" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:51.05pt;margin-top:798.65pt;width:39.7pt;height:28.35pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA1jWya1QEAAJADAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu1DAQvSPxD5bvbLKlrSDabFVaFSEV&#10;ilT6AY5jJxGJx8x4N1m+nrGz2QK9IS7WZMZ+896byeZqGnqxN0gduFKuV7kUxmmoO9eU8unb3Zt3&#10;UlBQrlY9OFPKgyF5tX39ajP6wpxBC31tUDCIo2L0pWxD8EWWkW7NoGgF3jguWsBBBf7EJqtRjYw+&#10;9NlZnl9mI2DtEbQh4uztXJTbhG+t0eHBWjJB9KVkbiGdmM4qntl2o4oGlW87faSh/oHFoDrHTU9Q&#10;tyooscPuBdTQaQQCG1Yahgys7bRJGljNOv9LzWOrvEla2BzyJ5vo/8HqL/tH/xVFmD7AxANMIsjf&#10;g/5OwsFNq1xjrhFhbI2qufE6WpaNnorj02g1FRRBqvEz1DxktQuQgCaLQ3SFdQpG5wEcTqabKQjN&#10;yYv8fP2eK5pLby/z/PwidVDF8tgjhY8GBhGDUiLPNIGr/T2FSEYVy5XYy8Fd1/dprr37I8EXYyaR&#10;j3xn5mGqJr4dRVRQH1gGwrwmvNYctIA/pRh5RUpJP3YKjRT9J8dWxH1aAlyCagmU0/y0lEGKObwJ&#10;897tPHZNy8iz2Q6u2S7bJSnPLI48eexJ4XFF4179/p1uPf9I218AAAD//wMAUEsDBBQABgAIAAAA&#10;IQA7xJX/4QAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqJ1CQhviVBWC&#10;ExIiDQeOTuwmVuN1iN02/D3bE9xmtE+zM8VmdgM7mSlYjxKShQBmsPXaYifhs369WwELUaFWg0cj&#10;4ccE2JTXV4XKtT9jZU672DEKwZArCX2MY855aHvjVFj40SDd9n5yKpKdOq4ndaZwN/ClEBl3yiJ9&#10;6NVonnvTHnZHJ2H7hdWL/X5vPqp9Zet6LfAtO0h5ezNvn4BFM8c/GC71qTqU1KnxR9SBDeTFMiGU&#10;RLp+vAd2QVZJCqwhkaUPAnhZ8P8ryl8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEANY1s&#10;mtUBAACQAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;O8SV/+EAAAANAQAADwAAAAAAAAAAAAAAAAAvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAD0FAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w:rsidR="00E97322" w:rsidRPr="003170E2" w:rsidRDefault="00E97322" w:rsidP="009A1AA2">
+                  <w:p w14:paraId="76E8BB3C" w14:textId="77777777" w:rsidR="00E97322" w:rsidRPr="003170E2" w:rsidRDefault="00E97322" w:rsidP="009A1AA2">
                     <w:pPr>
                       <w:pStyle w:val="ISEPagenumber"/>
                       <w:rPr>
                         <w:b w:val="0"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00B304F4">
                       <w:rPr>
                         <w:color w:val="auto"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r w:rsidRPr="00B304F4">
                       <w:rPr>
                         <w:color w:val="auto"/>
                       </w:rPr>
                       <w:instrText xml:space="preserve"> PAGE </w:instrText>
                     </w:r>
                     <w:r w:rsidRPr="00B304F4">
                       <w:rPr>
                         <w:color w:val="auto"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00920023">
@@ -6186,64 +6315,64 @@
       <w:r w:rsidR="00920023" w:rsidRPr="007C072D">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>fundsie@euronext.com</w:t>
       </w:r>
     </w:hyperlink>
     <w:r w:rsidR="00920023">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:t>in PDF form</w:t>
     </w:r>
     <w:r w:rsidRPr="002F50A2">
       <w:rPr>
         <w:rStyle w:val="ISEFooterBlackBoldChar"/>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00E97322" w:rsidRPr="00F315CD" w:rsidRDefault="00E97322" w:rsidP="009A1AA2">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7085C08F" w14:textId="7C853860" w:rsidR="00E97322" w:rsidRPr="00F315CD" w:rsidRDefault="00E97322" w:rsidP="009A1AA2">
     <w:pPr>
       <w:pStyle w:val="ISEFooterGreen"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-IE" w:eastAsia="en-IE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="17E4C986" wp14:editId="3F13D540">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>648335</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10142855</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="504190" cy="360045"/>
               <wp:effectExtent l="0" t="0" r="10160" b="1905"/>
               <wp:wrapNone/>
               <wp:docPr id="4" name="Text Box 21"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="504190" cy="360045"/>
                       </a:xfrm>
@@ -6254,51 +6383,51 @@
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
                           </a14:hiddenFill>
                         </a:ext>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00E97322" w:rsidRPr="003170E2" w:rsidRDefault="00E97322" w:rsidP="009A1AA2">
+                        <w:p w14:paraId="5FF4E6D2" w14:textId="77777777" w:rsidR="00E97322" w:rsidRPr="003170E2" w:rsidRDefault="00E97322" w:rsidP="009A1AA2">
                           <w:pPr>
                             <w:pStyle w:val="ISEPagenumber"/>
                             <w:rPr>
                               <w:b w:val="0"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00B304F4">
                             <w:rPr>
                               <w:color w:val="auto"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r w:rsidRPr="00B304F4">
                             <w:rPr>
                               <w:color w:val="auto"/>
                             </w:rPr>
                             <w:instrText xml:space="preserve"> PAGE </w:instrText>
                           </w:r>
                           <w:r w:rsidRPr="00B304F4">
                             <w:rPr>
                               <w:color w:val="auto"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00920023">
@@ -6352,58 +6481,58 @@
                             <w:rPr>
                               <w:b w:val="0"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="17E4C986" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 21" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:51.05pt;margin-top:798.65pt;width:39.7pt;height:28.35pt;z-index:251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCk/r1OrwIAALAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVG1vmzAQ/j5p/8Hyd4qhJA2opGpDmCZ1&#10;L1K7H+CACdbAZrYT6Kb9951NSJNWk6ZtfEBn+/z4nrvn7vpmaBu0Z0pzKVIcXBCMmChkycU2xV8e&#10;c2+BkTZUlLSRgqX4iWl8s3z75rrvEhbKWjYlUwhAhE76LsW1MV3i+7qoWUv1heyYgMNKqpYaWKqt&#10;XyraA3rb+CEhc7+XquyULJjWsJuNh3jp8KuKFeZTVWlmUJNiiM24v3L/jf37y2uabBXtal4cwqB/&#10;EUVLuYBHj1AZNRTtFH8F1fJCSS0rc1HI1pdVxQvmOACbgLxg81DTjjkukBzdHdOk/x9s8XH/WSFe&#10;pjjCSNAWSvTIBoPu5IDCwKan73QCXg8d+JkB9qHMjqru7mXxVSMhVzUVW3arlOxrRksIz930T66O&#10;ONqCbPoPsoR36M5IBzRUqrW5g2wgQIcyPR1LY2MpYHNGoiCGkwKOLueERDMbm0+T6XKntHnHZIus&#10;kWIFlXfgdH+vzeg6udi3hMx507jqN+JsAzDHHXgartozG4Qr5o+YxOvFehF5UThfexHJMu82X0Xe&#10;PA+uZtlltlplwU/7bhAlNS9LJuwzk7CC6M8Kd5D4KImjtLRseGnhbEhabTerRqE9BWHn7jsk5MTN&#10;Pw/D5Qu4vKAUhBG5C2Mvny+uvCiPZl58RRYeCeK7eE6iOMryc0r3XLB/p4T6FMezcDZq6bfciPte&#10;c6NJyw2Mjoa3KV4cnWhiFbgWpSutobwZ7ZNU2PCfUwHlngrt9GolOorVDJvBdUY4tcFGlk8gYCVB&#10;YKBFGHtg1FJ9x6iHEZJi/W1HFcOoeS+gCey8mQw1GZvJoKKAqyk2GI3myoxzadcpvq0BeWwzIW+h&#10;USruRGw7aowCGNgFjAXH5TDC7Nw5XTuv50G7/AUAAP//AwBQSwMEFAAGAAgAAAAhADvElf/hAAAA&#10;DQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyonUJCG+JUFYITEiINB45O7CZW&#10;43WI3Tb8PdsT3Ga0T7MzxWZ2AzuZKViPEpKFAGaw9dpiJ+Gzfr1bAQtRoVaDRyPhxwTYlNdXhcq1&#10;P2NlTrvYMQrBkCsJfYxjznloe+NUWPjRIN32fnIqkp06rid1pnA38KUQGXfKIn3o1Wiee9Medkcn&#10;YfuF1Yv9fm8+qn1l63ot8C07SHl7M2+fgEUzxz8YLvWpOpTUqfFH1IEN5MUyIZREun68B3ZBVkkK&#10;rCGRpQ8CeFnw/yvKXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCk/r1OrwIAALAFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA7xJX/4QAAAA0B&#10;AAAPAAAAAAAAAAAAAAAAAAkFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAFwYAAAAA&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 21" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:51.05pt;margin-top:798.65pt;width:39.7pt;height:28.35pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHFE602gEAAJcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu1DAQfUfiHyy/s8kubQXRZqvSqgip&#10;UKTCBziOk1gkHjPj3WT5esbOZsvlDfFiTWbsM+ecmWyvp6EXB4NkwZVyvcqlME5DbV1byq9f7l+9&#10;kYKCcrXqwZlSHg3J693LF9vRF2YDHfS1QcEgjorRl7ILwRdZRrozg6IVeOO42AAOKvAntlmNamT0&#10;oc82eX6VjYC1R9CGiLN3c1HuEn7TGB0em4ZMEH0pmVtIJ6azime226qiReU7q0801D+wGJR13PQM&#10;daeCEnu0f0ENViMQNGGlYcigaaw2SQOrWed/qHnqlDdJC5tD/mwT/T9Y/enw5D+jCNM7mHiASQT5&#10;B9DfSDi47ZRrzQ0ijJ1RNTdeR8uy0VNxehqtpoIiSDV+hJqHrPYBEtDU4BBdYZ2C0XkAx7PpZgpC&#10;c/Iyv1i/5Yrm0uurPL+4TB1UsTz2SOG9gUHEoJTIM03g6vBAIZJRxXIl9nJwb/s+zbV3vyX4Yswk&#10;8pHvzDxM1SRsXcpN7Bu1VFAfWQ3CvC283Rx0gD+kGHlTSknf9wqNFP0Hx47EtVoCXIJqCZTT/LSU&#10;QYo5vA3z+u092rZj5NlzBzfsWmOTomcWJ7o8/ST0tKlxvX79Tree/6fdTwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhADvElf/hAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyonUJC&#10;G+JUFYITEiINB45O7CZW43WI3Tb8PdsT3Ga0T7MzxWZ2AzuZKViPEpKFAGaw9dpiJ+Gzfr1bAQtR&#10;oVaDRyPhxwTYlNdXhcq1P2NlTrvYMQrBkCsJfYxjznloe+NUWPjRIN32fnIqkp06rid1pnA38KUQ&#10;GXfKIn3o1Wiee9MedkcnYfuF1Yv9fm8+qn1l63ot8C07SHl7M2+fgEUzxz8YLvWpOpTUqfFH1IEN&#10;5MUyIZREun68B3ZBVkkKrCGRpQ8CeFnw/yvKXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQAHFE602gEAAJcDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQA7xJX/4QAAAA0BAAAPAAAAAAAAAAAAAAAAADQEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAQgUAAAAA&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w:rsidR="00E97322" w:rsidRPr="003170E2" w:rsidRDefault="00E97322" w:rsidP="009A1AA2">
+                  <w:p w14:paraId="5FF4E6D2" w14:textId="77777777" w:rsidR="00E97322" w:rsidRPr="003170E2" w:rsidRDefault="00E97322" w:rsidP="009A1AA2">
                     <w:pPr>
                       <w:pStyle w:val="ISEPagenumber"/>
                       <w:rPr>
                         <w:b w:val="0"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00B304F4">
                       <w:rPr>
                         <w:color w:val="auto"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r w:rsidRPr="00B304F4">
                       <w:rPr>
                         <w:color w:val="auto"/>
                       </w:rPr>
                       <w:instrText xml:space="preserve"> PAGE </w:instrText>
                     </w:r>
                     <w:r w:rsidRPr="00B304F4">
                       <w:rPr>
                         <w:color w:val="auto"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00920023">
@@ -6472,93 +6601,83 @@
     <w:r w:rsidRPr="00F315CD">
       <w:t xml:space="preserve">Submit completed form to </w:t>
     </w:r>
     <w:hyperlink r:id="rId1" w:history="1">
       <w:r w:rsidR="00920023" w:rsidRPr="007C072D">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>fundsie@euronext.com</w:t>
       </w:r>
     </w:hyperlink>
     <w:r w:rsidR="00920023">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00F315CD">
       <w:t>in PDF form</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00E97322" w:rsidRDefault="00E97322">
+    <w:p w14:paraId="7D0D2D78" w14:textId="77777777" w:rsidR="00A06F7E" w:rsidRDefault="00A06F7E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00E97322" w:rsidRDefault="00E97322">
+    <w:p w14:paraId="0C485BF6" w14:textId="77777777" w:rsidR="00A06F7E" w:rsidRDefault="00A06F7E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-[...10 lines deleted...]
-  <w:p w:rsidR="00E97322" w:rsidRPr="00F2598A" w:rsidRDefault="00E97322" w:rsidP="00997F5A">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="096C2C66" w14:textId="77777777" w:rsidR="00E97322" w:rsidRPr="00F2598A" w:rsidRDefault="00E97322" w:rsidP="00997F5A">
     <w:pPr>
       <w:pStyle w:val="ISEHeader"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-IE" w:eastAsia="en-IE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1">
+            <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="70238D47" wp14:editId="1EEFC9AB">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>1423035</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>440054</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="5328285" cy="0"/>
               <wp:effectExtent l="0" t="0" r="24765" b="19050"/>
               <wp:wrapNone/>
               <wp:docPr id="8" name="Line 11"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvCnPr>
                       <a:cxnSpLocks noChangeShapeType="1"/>
                     </wps:cNvCnPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="5328285" cy="0"/>
                       </a:xfrm>
@@ -6575,51 +6694,51 @@
                         <a:tailEnd/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:noFill/>
                           </a14:hiddenFill>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="033E89A6" id="Line 11" o:spid="_x0000_s1026" style="position:absolute;z-index:251656704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="112.05pt,34.65pt" to="531.6pt,34.65pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDr94H+FwIAACoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8J77EyWatOKvKTvqy&#10;7Uba7QcQwDEqBgQkTlT13zuQS5v2par6gsEzczgz57B4OvYSHbh1QqsKZ+MUI66oZkLtKvzlbT2a&#10;Y+Q8UYxIrXiFT9zhp+X7d4vBlDzXnZaMWwQgypWDqXDnvSmTxNGO98SNteEKgq22PfFwtLuEWTIA&#10;ei+TPE1nyaAtM1ZT7hz8bc5BvIz4bcupf2lbxz2SFQZuPq42rtuwJssFKXeWmE7QCw3yDyx6IhRc&#10;eoNqiCdob8UfUL2gVjvd+jHVfaLbVlAee4BusvS3bl47YnjsBYbjzG1M7v/B0s+HjUWCVRiEUqQH&#10;iZ6F4ijLwmgG40rIqNXGhuboUb2aZ02/OqR03RG145Hi28lAXaxI7krCwRm4YDt80gxyyN7rOKdj&#10;a/sACRNAxyjH6SYHP3pE4ed0ks/z+RQjeo0lpLwWGuv8R657FDYVlkA6ApPDs/NAHVKvKeEepddC&#10;yqi2VGgAtvlDmsYKp6VgIRrynN1ta2nRgYBh8tWsmUSPANpdmtV7xSJaxwlbXfaeCHneQ75UAQ96&#10;AT6X3dkR3x7Tx9V8NS9GRT5bjYq0aUYf1nUxmq2zh2kzaeq6yb4HallRdoIxrgK7qzuz4u/Uv7yT&#10;s69u/rzNIblHjwMDstdvJB3FDPqdnbDV7LSxYbZBVzBkTL48nuD4X88x6+cTX/4AAAD//wMAUEsD&#10;BBQABgAIAAAAIQAm8qnQ3AAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BUsIwEIbvzvAOmWXG&#10;myQUJ2BpygCORw+iDxCapa0mm9IEWt/eMB70uLvf/Pv9xWZ0ll2xD60nBfOZAIZUedNSreDj/eVh&#10;BSxETUZbT6jgGwNsysldoXPjB3rD6yHWLIVQyLWCJsYu5zxUDTodZr5DSreT752Oaexrbno9pHBn&#10;eSaE5E63lD40usN9g9XX4eIU+JGeX7fLttstV4MQn7uztFYqdT8dt2tgEcf4B8NNP6lDmZyO/kIm&#10;MKsgyx7nCVUgnxbAboCQiwzY8XfDy4L/r1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AOv3gf4XAgAAKgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhACbyqdDcAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;" strokecolor="#2e6d30" strokeweight="1pt">
+            <v:line w14:anchorId="6293F4CF" id="Line 11" o:spid="_x0000_s1026" style="position:absolute;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="112.05pt,34.65pt" to="531.6pt,34.65pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD2GB1MsgEAAEkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvAfoPxC815IVJDEEyznYSS9p&#10;YiDpB6xJSiJKcQkubcl/X5Kx3UduQS/EPkezs6vl/TQYdlCeNNqGz2clZ8oKlNp2Df/x9vh1wRkF&#10;sBIMWtXwoyJ+v/pytRxdrSrs0UjlWQSxVI+u4X0Iri4KEr0agGbolI3JFv0AIbq+K6SHMaIPpqjK&#10;8rYY0UvnUSiiGN28J/kq47etEuGlbUkFZhoeuYX8+vzu0lusllB3HlyvxYkGfILFANrGj16gNhCA&#10;7b3+ADVo4ZGwDTOBQ4Ftq4XKM8Rp5uU/07z24FSeJYpD7iIT/T9Y8XxY261P1MVkX90Tip/ELK57&#10;sJ3KBN6OLi5unqQqRkf1pSU55Lae7cbvKGMN7ANmFabWDwkyzsemLPbxIraaAhMxeHNdLarFDWfi&#10;nCugPjc6T+GbwoElo+FG26QD1HB4opCIQH0uSWGLj9qYvEtj2RjZVndlmTsIjZYpm+rId7u18ewA&#10;8Ryqh9vNdb6AiPZXmce9lRmtVyAfTnYAbd7tWG/sSY0kQLo2qncoj1t/VinuK9M83VY6iD/93P37&#10;D1j9AgAA//8DAFBLAwQUAAYACAAAACEAJvKp0NwAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;wVLCMBCG787wDpllxpskFCdgacoAjkcPog8QmqWtJpvSBFrf3jAe9Li73/z7/cVmdJZdsQ+tJwXz&#10;mQCGVHnTUq3g4/3lYQUsRE1GW0+o4BsDbMrJXaFz4wd6w+sh1iyFUMi1gibGLuc8VA06HWa+Q0q3&#10;k++djmnsa256PaRwZ3kmhOROt5Q+NLrDfYPV1+HiFPiRnl+3y7bbLVeDEJ+7s7RWKnU/HbdrYBHH&#10;+AfDTT+pQ5mcjv5CJjCrIMse5wlVIJ8WwG6AkIsM2PF3w8uC/69Q/gAAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQD2GB1MsgEAAEkDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQAm8qnQ3AAAAAoBAAAPAAAAAAAAAAAAAAAAAAwEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAFQUAAAAA&#10;" strokecolor="#2e6d30" strokeweight="1pt">
               <w10:wrap anchorx="page" anchory="page"/>
               <w10:anchorlock/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00270498">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-IE" w:eastAsia="en-IE"/>
       </w:rPr>
       <w:t>Euronext Dublin</w:t>
     </w:r>
     <w:r w:rsidRPr="00F2598A">
       <w:t xml:space="preserve"> – </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:t>Sponsor</w:t>
     </w:r>
     <w:r w:rsidRPr="00997F5A">
       <w:rPr>
@@ -6627,66 +6746,64 @@
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:t>Employee</w:t>
     </w:r>
     <w:r w:rsidRPr="00997F5A">
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:t>Application</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...3 lines deleted...]
-    <w:bookmarkEnd w:id="0"/>
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2E478521" w14:textId="77777777" w:rsidR="00E97322" w:rsidRDefault="00270498">
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:color w:val="44546A"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-IE" w:eastAsia="en-IE"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0B0E5A29" wp14:editId="40A596F5">
           <wp:extent cx="2514600" cy="1076325"/>
           <wp:effectExtent l="0" t="0" r="0" b="9525"/>
           <wp:docPr id="2" name="Picture 2" descr="euronext_colour (1)"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 2" descr="euronext_colour (1)"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" r:link="rId2">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
@@ -6698,51 +6815,51 @@
                     <a:off x="0" y="0"/>
                     <a:ext cx="2514600" cy="1076325"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00E97322">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-IE" w:eastAsia="en-IE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="2B9D1A75" wp14:editId="450CD218">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>1440180</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>299085</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2783205" cy="409575"/>
               <wp:effectExtent l="0" t="0" r="17145" b="9525"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="Text Box 14"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="2783205" cy="409575"/>
                       </a:xfrm>
@@ -6753,93 +6870,93 @@
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
                           </a14:hiddenFill>
                         </a:ext>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00E97322" w:rsidRDefault="00E97322"/>
+                        <w:p w14:paraId="6601535A" w14:textId="77777777" w:rsidR="00E97322" w:rsidRDefault="00E97322"/>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="2B9D1A75" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 14" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:113.4pt;margin-top:23.55pt;width:219.15pt;height:32.25pt;z-index:251657728;visibility:visible;mso-wrap-style:none;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBk8V6ErQIAAK8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVG1vmzAQ/j5p/8Hyd8pLIQFUUrUhTJO6&#10;F6ndD3DABGtgI9sNdFP/+84mpEmrSdM2PliHfX7unrvHd3U9di3aU6mY4Bn2LzyMKC9Fxfguw98e&#10;CifGSGnCK9IKTjP8RBW+Xr1/dzX0KQ1EI9qKSgQgXKVDn+FG6z51XVU2tCPqQvSUw2EtZEc0/Mqd&#10;W0kyAHrXuoHnLdxByKqXoqRKwW4+HeKVxa9rWuovda2oRm2GITdtV2nXrVnd1RVJd5L0DSsPaZC/&#10;yKIjjEPQI1RONEGPkr2B6lgphRK1vihF54q6ZiW1HICN771ic9+QnlouUBzVH8uk/h9s+Xn/VSJW&#10;ZXiBEScdtOiBjhrdihH5oSnP0KsUvO578NMj7EObLVXV34nyu0JcrBvCd/RGSjE0lFSQnm9uuidX&#10;JxxlQLbDJ1FBHPKohQUaa9mZ2kE1EKBDm56OrTG5lLAZLOPLwIswKuEs9JJoGdkQJJ1v91LpD1R0&#10;yBgZltB6i072d0qbbEg6u5hgXBSsbW37W362AY7TDsSGq+bMZGG7+TPxkk28iUMnDBYbJ/Ty3Lkp&#10;1qGzKPxllF/m63XuP5u4fpg2rKooN2FmZfnhn3XuoPFJE0dtKdGyysCZlJTcbdetRHsCyi7sdyjI&#10;iZt7noYtAnB5RckPQu82SJxiES+dsAgjJ1l6seP5yW2y8MIkzItzSneM03+nhIYMJ1EQTWL6LTfP&#10;fm+5kbRjGmZHy7oMx0cnkhoJbnhlW6sJayf7pBQm/ZdSQLvnRlvBGo1OatXjdrRPw6rZiHkrqidQ&#10;sBQgMJApzD0wGiF/YDTADMkwhyGHUfuRwxsw42Y25GxsZ4PwEi5mWGM0mWs9jaXHXrJdA7jzK7uB&#10;d1IwK+GXHA6vC6aCZXKYYGbsnP5br5c5u/oFAAD//wMAUEsDBBQABgAIAAAAIQDfskvU3QAAAAoB&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNZXYUScRuFWIU6FKbNhRUCV2bjyNo/oR&#10;2W6a/D3DCnYzmqM75za72Vk2YUxD8BLKdQEMfRf04HsJX59vj1tgKSuvlQ0eJSyYYNfe3zWq1uHm&#10;P3A65J5RiE+1kmByHmvOU2fQqbQOI3q6nUN0KtMae66julG4s7wqCsGdGjx9MGrEvcHucrg6CZv5&#10;GHBMuMfv89RFMyxb+75I+bCaX1+AZZzzHwy/+qQOLTmdwtXrxKyEqhKkniU8bUpgBAjxTMOJyLIU&#10;wNuG/6/Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBk8V6ErQIAAK8FAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDfskvU3QAAAAoBAAAPAAAA&#10;AAAAAAAAAAAAAAcFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAEQYAAAAA&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 14" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:113.4pt;margin-top:23.55pt;width:219.15pt;height:32.25pt;z-index:251658241;visibility:visible;mso-wrap-style:none;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAMY/9c1wEAAJYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06SFskvUdLXsqghp&#10;WZAWPsCxncQi8Vhjt0n5esZO0uXyhnixJr6cOefMye5m7Dt20ugN2JKvVzln2kpQxjYl//b18Oqa&#10;Mx+EVaIDq0t+1p7f7F++2A2u0BtooVMaGYFYXwyu5G0IrsgyL1vdC78Cpy0d1oC9CPSJTaZQDITe&#10;d9kmz99mA6ByCFJ7T7v30yHfJ/y61jJ8rmuvA+tKTtxCWjGtVVyz/U4UDQrXGjnTEP/AohfGUtML&#10;1L0Igh3R/AXVG4ngoQ4rCX0GdW2kThpIzTr/Q81TK5xOWsgc7y42+f8HKx9PT+4LsjC+h5EGmER4&#10;9wDyu2cW7lphG32LCEOrhaLG62hZNjhfzE+j1b7wEaQaPoGiIYtjgAQ01thHV0gnI3QawPliuh4D&#10;k7S5ubp+vcm3nEk6e5O/215tUwtRLK8d+vBBQ89iUXKkoSZ0cXrwIbIRxXIlNrNwMF2XBtvZ3zbo&#10;YtxJ7CPhiXoYq5EZNUuLYipQZ5KDMMWF4k1FC/iDs4GiUnJLWeas+2jJkJiqpcClqJZCWEkPSx44&#10;m8q7MKXv6NA0LeEult+SaQeT9DxzmMnS8JPMOagxXb9+p1vPv9P+JwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhAN+yS9TdAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1ldhRJxG4VYhT&#10;oUps2FFQJXZuPI2j+hHZbpr8PcMKdjOaozvnNrvZWTZhTEPwEsp1AQx9F/Tgewlfn2+PW2ApK6+V&#10;DR4lLJhg197fNarW4eY/cDrknlGIT7WSYHIea85TZ9CptA4jerqdQ3Qq0xp7rqO6UbizvCoKwZ0a&#10;PH0wasS9we5yuDoJm/kYcEy4x+/z1EUzLFv7vkj5sJpfX4BlnPMfDL/6pA4tOZ3C1evErISqEqSe&#10;JTxtSmAECPFMw4nIshTA24b/r9D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAxj/1zX&#10;AQAAlgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAN+y&#10;S9TdAAAACgEAAA8AAAAAAAAAAAAAAAAAMQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAA7BQAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w:rsidR="00E97322" w:rsidRDefault="00E97322"/>
+                  <w:p w14:paraId="6601535A" w14:textId="77777777" w:rsidR="00E97322" w:rsidRDefault="00E97322"/>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
               <w10:anchorlock/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05C91EAA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A69414BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
@@ -7105,440 +7222,505 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="181213754">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="165482962">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="585695414">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:revisionView w:inkAnnotations="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="0"/>
+  <w:trackRevisions/>
+  <w:documentProtection w:edit="trackedChanges" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="aJ7aoXuqlxk5sW/0+bsHEiANKsdXpHi5UzS6ie+ERqQC7S3zOfpCb4dXPX6FmTWlXAAFB3mQXo/yLmyZlAeVww==" w:salt="ubnF2gMyr6N8Q6cHhs5pUg=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="19457" style="mso-position-horizontal-relative:page;mso-position-vertical-relative:page" fill="f" fillcolor="white" stroke="f">
+    <o:shapedefaults v:ext="edit" spidmax="2050" style="mso-position-horizontal-relative:page;mso-position-vertical-relative:page" fill="f" fillcolor="white" stroke="f">
       <v:fill color="white" on="f"/>
       <v:stroke on="f"/>
       <o:colormru v:ext="edit" colors="#2e6d30"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FC54BE"/>
     <w:rsid w:val="00002621"/>
     <w:rsid w:val="00003779"/>
     <w:rsid w:val="000115D1"/>
+    <w:rsid w:val="0001208F"/>
     <w:rsid w:val="0001361F"/>
     <w:rsid w:val="00036612"/>
     <w:rsid w:val="00043D18"/>
     <w:rsid w:val="00050011"/>
     <w:rsid w:val="00070F15"/>
     <w:rsid w:val="00074687"/>
     <w:rsid w:val="000A517D"/>
     <w:rsid w:val="000B7D10"/>
     <w:rsid w:val="000D5259"/>
     <w:rsid w:val="000E1743"/>
     <w:rsid w:val="000E6AB2"/>
+    <w:rsid w:val="000F701F"/>
     <w:rsid w:val="000F708A"/>
     <w:rsid w:val="00105A3F"/>
     <w:rsid w:val="00126FD2"/>
+    <w:rsid w:val="00132704"/>
+    <w:rsid w:val="001368B2"/>
     <w:rsid w:val="00146581"/>
     <w:rsid w:val="001552BA"/>
     <w:rsid w:val="00165A33"/>
+    <w:rsid w:val="00165E71"/>
     <w:rsid w:val="00167893"/>
     <w:rsid w:val="001717F8"/>
     <w:rsid w:val="001739E6"/>
     <w:rsid w:val="0017687D"/>
     <w:rsid w:val="001840F9"/>
     <w:rsid w:val="0018419F"/>
     <w:rsid w:val="00186F95"/>
+    <w:rsid w:val="00191B5B"/>
     <w:rsid w:val="001969A8"/>
     <w:rsid w:val="001A02F6"/>
     <w:rsid w:val="001A0583"/>
     <w:rsid w:val="001A26DA"/>
+    <w:rsid w:val="001A3B5A"/>
+    <w:rsid w:val="001B6CCA"/>
+    <w:rsid w:val="001B70A2"/>
     <w:rsid w:val="001B791B"/>
     <w:rsid w:val="001C6E25"/>
     <w:rsid w:val="001D7E2D"/>
     <w:rsid w:val="001F67ED"/>
+    <w:rsid w:val="0021293F"/>
     <w:rsid w:val="002142CC"/>
     <w:rsid w:val="0022507F"/>
     <w:rsid w:val="002562CF"/>
     <w:rsid w:val="00270498"/>
     <w:rsid w:val="00285590"/>
     <w:rsid w:val="00286618"/>
     <w:rsid w:val="002945EF"/>
     <w:rsid w:val="002A1F49"/>
     <w:rsid w:val="002A29EF"/>
     <w:rsid w:val="002B4EF1"/>
     <w:rsid w:val="002C2132"/>
+    <w:rsid w:val="002C7C1E"/>
     <w:rsid w:val="002E309B"/>
     <w:rsid w:val="002E7EF7"/>
     <w:rsid w:val="002F50A2"/>
     <w:rsid w:val="00303828"/>
+    <w:rsid w:val="00315F76"/>
     <w:rsid w:val="003170E2"/>
     <w:rsid w:val="003416AD"/>
+    <w:rsid w:val="003505D9"/>
     <w:rsid w:val="00363344"/>
     <w:rsid w:val="00372B55"/>
     <w:rsid w:val="0037598C"/>
     <w:rsid w:val="00376D44"/>
     <w:rsid w:val="00377BC6"/>
     <w:rsid w:val="0038588D"/>
+    <w:rsid w:val="003B7C0F"/>
+    <w:rsid w:val="003B7D07"/>
     <w:rsid w:val="003C16F6"/>
     <w:rsid w:val="003C6D70"/>
     <w:rsid w:val="003D3C0E"/>
     <w:rsid w:val="003D44D3"/>
     <w:rsid w:val="003F2992"/>
     <w:rsid w:val="003F4349"/>
     <w:rsid w:val="003F4FF6"/>
     <w:rsid w:val="003F5185"/>
     <w:rsid w:val="004343E2"/>
     <w:rsid w:val="00434AC4"/>
     <w:rsid w:val="00434B9E"/>
     <w:rsid w:val="004509B3"/>
     <w:rsid w:val="0045243E"/>
     <w:rsid w:val="004554E6"/>
     <w:rsid w:val="00457983"/>
     <w:rsid w:val="00460679"/>
     <w:rsid w:val="00464BBC"/>
     <w:rsid w:val="00471FAC"/>
     <w:rsid w:val="004815D8"/>
     <w:rsid w:val="00483AB1"/>
     <w:rsid w:val="004866D0"/>
     <w:rsid w:val="004A02B7"/>
     <w:rsid w:val="004A3736"/>
     <w:rsid w:val="004B06CC"/>
+    <w:rsid w:val="004C6A06"/>
     <w:rsid w:val="004D1748"/>
     <w:rsid w:val="004E3735"/>
     <w:rsid w:val="0050294F"/>
     <w:rsid w:val="0054293A"/>
     <w:rsid w:val="00543074"/>
     <w:rsid w:val="0055193D"/>
+    <w:rsid w:val="0055406B"/>
     <w:rsid w:val="0057046C"/>
+    <w:rsid w:val="00571528"/>
     <w:rsid w:val="00584B18"/>
     <w:rsid w:val="005955CB"/>
     <w:rsid w:val="005A2C1F"/>
     <w:rsid w:val="005B7EB6"/>
     <w:rsid w:val="005C6DAF"/>
     <w:rsid w:val="005D2B6D"/>
+    <w:rsid w:val="005D4832"/>
     <w:rsid w:val="005D7625"/>
     <w:rsid w:val="005F4EAD"/>
+    <w:rsid w:val="00614114"/>
     <w:rsid w:val="00614CFC"/>
     <w:rsid w:val="00625DCA"/>
     <w:rsid w:val="00630CA2"/>
     <w:rsid w:val="006425C1"/>
     <w:rsid w:val="006454F5"/>
     <w:rsid w:val="006511A7"/>
     <w:rsid w:val="00655098"/>
     <w:rsid w:val="006615BB"/>
+    <w:rsid w:val="006618A7"/>
     <w:rsid w:val="0067428C"/>
     <w:rsid w:val="0067765E"/>
     <w:rsid w:val="0068784F"/>
     <w:rsid w:val="006931FA"/>
     <w:rsid w:val="006957FC"/>
     <w:rsid w:val="00695839"/>
     <w:rsid w:val="00697379"/>
     <w:rsid w:val="006A0C8D"/>
     <w:rsid w:val="006B7EBE"/>
     <w:rsid w:val="006C1910"/>
     <w:rsid w:val="006C618B"/>
     <w:rsid w:val="006C64C2"/>
     <w:rsid w:val="006D025D"/>
     <w:rsid w:val="006D1EC2"/>
     <w:rsid w:val="006D4FAF"/>
     <w:rsid w:val="006D777A"/>
+    <w:rsid w:val="006E2466"/>
     <w:rsid w:val="006E6160"/>
+    <w:rsid w:val="006E7074"/>
     <w:rsid w:val="006F23CA"/>
     <w:rsid w:val="006F28A1"/>
     <w:rsid w:val="00700EA2"/>
     <w:rsid w:val="007075BF"/>
     <w:rsid w:val="00713528"/>
     <w:rsid w:val="00731B73"/>
     <w:rsid w:val="00734B5E"/>
     <w:rsid w:val="00742873"/>
     <w:rsid w:val="00750E65"/>
     <w:rsid w:val="0077409E"/>
     <w:rsid w:val="007910C9"/>
     <w:rsid w:val="007A22EE"/>
     <w:rsid w:val="007A5592"/>
     <w:rsid w:val="007B1C31"/>
     <w:rsid w:val="007B4E00"/>
+    <w:rsid w:val="007C4A55"/>
     <w:rsid w:val="007C75B2"/>
     <w:rsid w:val="007D74BB"/>
     <w:rsid w:val="007E03AA"/>
+    <w:rsid w:val="007F0189"/>
     <w:rsid w:val="007F07CD"/>
     <w:rsid w:val="007F371C"/>
     <w:rsid w:val="007F73DD"/>
+    <w:rsid w:val="00805DCB"/>
     <w:rsid w:val="00827888"/>
     <w:rsid w:val="00830D30"/>
+    <w:rsid w:val="00834ABB"/>
     <w:rsid w:val="00847B3E"/>
     <w:rsid w:val="008503FC"/>
     <w:rsid w:val="00870631"/>
     <w:rsid w:val="008854EE"/>
     <w:rsid w:val="0089090E"/>
+    <w:rsid w:val="0089274D"/>
     <w:rsid w:val="008934F4"/>
     <w:rsid w:val="00893DC1"/>
     <w:rsid w:val="008C43D3"/>
     <w:rsid w:val="008E2FE9"/>
     <w:rsid w:val="008E5B5B"/>
+    <w:rsid w:val="008F248F"/>
     <w:rsid w:val="009144D0"/>
     <w:rsid w:val="00915AF1"/>
     <w:rsid w:val="00920023"/>
     <w:rsid w:val="00926411"/>
     <w:rsid w:val="00945CB9"/>
     <w:rsid w:val="0096374F"/>
     <w:rsid w:val="00970147"/>
     <w:rsid w:val="009765B5"/>
     <w:rsid w:val="00997F5A"/>
     <w:rsid w:val="009A1AA2"/>
     <w:rsid w:val="009B1A6D"/>
+    <w:rsid w:val="009B54B6"/>
     <w:rsid w:val="009D1F50"/>
     <w:rsid w:val="009E6FAF"/>
+    <w:rsid w:val="009F5917"/>
     <w:rsid w:val="00A05358"/>
+    <w:rsid w:val="00A06F7E"/>
+    <w:rsid w:val="00A23E00"/>
     <w:rsid w:val="00A267B1"/>
     <w:rsid w:val="00A30AD7"/>
     <w:rsid w:val="00A30B6C"/>
     <w:rsid w:val="00A35F9A"/>
+    <w:rsid w:val="00A400FF"/>
+    <w:rsid w:val="00A41D45"/>
+    <w:rsid w:val="00A63D51"/>
     <w:rsid w:val="00A6559C"/>
     <w:rsid w:val="00A67B80"/>
+    <w:rsid w:val="00A7322D"/>
     <w:rsid w:val="00A73AF2"/>
     <w:rsid w:val="00A74F8D"/>
     <w:rsid w:val="00A75364"/>
     <w:rsid w:val="00A76FF3"/>
+    <w:rsid w:val="00A80F62"/>
     <w:rsid w:val="00A82014"/>
     <w:rsid w:val="00AA3210"/>
     <w:rsid w:val="00AA5FD8"/>
     <w:rsid w:val="00AB1FF9"/>
     <w:rsid w:val="00AB3EE9"/>
     <w:rsid w:val="00AB57F4"/>
     <w:rsid w:val="00AC7C58"/>
     <w:rsid w:val="00AD2A00"/>
+    <w:rsid w:val="00AE08D3"/>
     <w:rsid w:val="00AE0F4D"/>
+    <w:rsid w:val="00AF2FC7"/>
     <w:rsid w:val="00B02A91"/>
     <w:rsid w:val="00B1277F"/>
     <w:rsid w:val="00B12EC2"/>
     <w:rsid w:val="00B15BA4"/>
     <w:rsid w:val="00B17ABA"/>
     <w:rsid w:val="00B21399"/>
     <w:rsid w:val="00B304F4"/>
     <w:rsid w:val="00B31963"/>
     <w:rsid w:val="00B3729B"/>
     <w:rsid w:val="00B410C3"/>
+    <w:rsid w:val="00B43554"/>
     <w:rsid w:val="00B43C54"/>
     <w:rsid w:val="00B673C1"/>
     <w:rsid w:val="00B7427D"/>
     <w:rsid w:val="00B74AE6"/>
     <w:rsid w:val="00B8151D"/>
     <w:rsid w:val="00B8186D"/>
     <w:rsid w:val="00B833B7"/>
     <w:rsid w:val="00B923FD"/>
     <w:rsid w:val="00B94130"/>
     <w:rsid w:val="00B953C3"/>
     <w:rsid w:val="00BC2E01"/>
     <w:rsid w:val="00BC437B"/>
     <w:rsid w:val="00BD0C7B"/>
+    <w:rsid w:val="00BD2EBC"/>
     <w:rsid w:val="00BE0A4E"/>
     <w:rsid w:val="00BE4A50"/>
     <w:rsid w:val="00BE5511"/>
     <w:rsid w:val="00C11FFF"/>
     <w:rsid w:val="00C13BF4"/>
     <w:rsid w:val="00C144BE"/>
     <w:rsid w:val="00C16F2A"/>
     <w:rsid w:val="00C20883"/>
     <w:rsid w:val="00C216A5"/>
     <w:rsid w:val="00C32A73"/>
     <w:rsid w:val="00C44892"/>
     <w:rsid w:val="00C44BF0"/>
     <w:rsid w:val="00C507BA"/>
+    <w:rsid w:val="00C56A6F"/>
     <w:rsid w:val="00C6061B"/>
     <w:rsid w:val="00C650BD"/>
     <w:rsid w:val="00C70C07"/>
     <w:rsid w:val="00C7288A"/>
+    <w:rsid w:val="00C7776E"/>
     <w:rsid w:val="00C8416E"/>
+    <w:rsid w:val="00C967E1"/>
+    <w:rsid w:val="00CA4F59"/>
     <w:rsid w:val="00CB3CE5"/>
     <w:rsid w:val="00CB7011"/>
     <w:rsid w:val="00CC0967"/>
     <w:rsid w:val="00CC5103"/>
     <w:rsid w:val="00CC5837"/>
     <w:rsid w:val="00CC65F3"/>
+    <w:rsid w:val="00CC76CD"/>
     <w:rsid w:val="00CE343F"/>
+    <w:rsid w:val="00CF49AA"/>
     <w:rsid w:val="00D112EB"/>
     <w:rsid w:val="00D13B5D"/>
+    <w:rsid w:val="00D15397"/>
     <w:rsid w:val="00D213A6"/>
     <w:rsid w:val="00D3247C"/>
     <w:rsid w:val="00D565E7"/>
     <w:rsid w:val="00D61B0F"/>
     <w:rsid w:val="00D648D8"/>
     <w:rsid w:val="00D65E7B"/>
     <w:rsid w:val="00D67C2F"/>
     <w:rsid w:val="00D700D8"/>
     <w:rsid w:val="00D72706"/>
     <w:rsid w:val="00D76DBE"/>
     <w:rsid w:val="00D80376"/>
+    <w:rsid w:val="00D816E3"/>
+    <w:rsid w:val="00D8191F"/>
     <w:rsid w:val="00D83CB7"/>
     <w:rsid w:val="00D84285"/>
+    <w:rsid w:val="00D90C41"/>
+    <w:rsid w:val="00D93823"/>
     <w:rsid w:val="00DA1EFC"/>
     <w:rsid w:val="00DA6246"/>
     <w:rsid w:val="00DD0FAA"/>
     <w:rsid w:val="00DF23F1"/>
     <w:rsid w:val="00DF610C"/>
     <w:rsid w:val="00DF7A6E"/>
     <w:rsid w:val="00E077D8"/>
     <w:rsid w:val="00E14CE3"/>
     <w:rsid w:val="00E35F31"/>
+    <w:rsid w:val="00E43992"/>
     <w:rsid w:val="00E53D74"/>
     <w:rsid w:val="00E54900"/>
+    <w:rsid w:val="00E55813"/>
+    <w:rsid w:val="00E6111E"/>
     <w:rsid w:val="00E62283"/>
     <w:rsid w:val="00E627B6"/>
     <w:rsid w:val="00E67514"/>
     <w:rsid w:val="00E86CEA"/>
+    <w:rsid w:val="00E9056F"/>
+    <w:rsid w:val="00E91ECD"/>
     <w:rsid w:val="00E96E9B"/>
     <w:rsid w:val="00E97322"/>
     <w:rsid w:val="00EA747F"/>
     <w:rsid w:val="00EB5046"/>
     <w:rsid w:val="00EB6DD7"/>
     <w:rsid w:val="00EB6DEF"/>
     <w:rsid w:val="00EB7294"/>
     <w:rsid w:val="00EB7AF7"/>
+    <w:rsid w:val="00EC4082"/>
     <w:rsid w:val="00EC5837"/>
+    <w:rsid w:val="00ED42CD"/>
     <w:rsid w:val="00EE5FAE"/>
     <w:rsid w:val="00EE6EE2"/>
     <w:rsid w:val="00EE7BA6"/>
     <w:rsid w:val="00EF49C1"/>
     <w:rsid w:val="00F01419"/>
     <w:rsid w:val="00F06E3E"/>
     <w:rsid w:val="00F20517"/>
     <w:rsid w:val="00F2598A"/>
     <w:rsid w:val="00F27DD8"/>
     <w:rsid w:val="00F30536"/>
     <w:rsid w:val="00F315CD"/>
+    <w:rsid w:val="00F60F74"/>
     <w:rsid w:val="00F7331B"/>
     <w:rsid w:val="00F75C20"/>
     <w:rsid w:val="00F94651"/>
     <w:rsid w:val="00F95D44"/>
+    <w:rsid w:val="00FA699C"/>
     <w:rsid w:val="00FC172A"/>
+    <w:rsid w:val="00FC2997"/>
     <w:rsid w:val="00FC453B"/>
     <w:rsid w:val="00FC54BE"/>
+    <w:rsid w:val="00FD7DF3"/>
     <w:rsid w:val="00FE075C"/>
     <w:rsid w:val="00FE135C"/>
     <w:rsid w:val="00FE17FC"/>
     <w:rsid w:val="00FE3E74"/>
     <w:rsid w:val="00FE4D6C"/>
     <w:rsid w:val="00FE65B7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-IE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="19457" style="mso-position-horizontal-relative:page;mso-position-vertical-relative:page" fill="f" fillcolor="white" stroke="f">
+    <o:shapedefaults v:ext="edit" spidmax="2050" style="mso-position-horizontal-relative:page;mso-position-vertical-relative:page" fill="f" fillcolor="white" stroke="f">
       <v:fill color="white" on="f"/>
       <v:stroke on="f"/>
       <o:colormru v:ext="edit" colors="#2e6d30"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="6C11E49C"/>
+  <w14:docId w14:val="6F2044B4"/>
   <w15:docId w15:val="{A954852E-50D1-4F03-9878-DB9B7F01AFC1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-IE" w:eastAsia="en-IE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7863,50 +8045,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="005A2C1F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
@@ -8304,72 +8487,95 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:link w:val="BalloonText"/>
     <w:rsid w:val="00D648D8"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00920023"/>
     <w:rPr>
       <w:color w:val="808080"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00571528"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0089274D"/>
+    <w:rPr>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="%20http:/www.ise.ie/Privacy-Statement/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.euronext.com/en/privacy-statement?" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="%20http:/www.ise.ie/Privacy-Statement/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fundsie@euronext.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fundsie@euronext.com" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image001.jpg@01D3C1D2.923B0230" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -8614,80 +8820,421 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="f545b9e1-b46f-4f7f-9f8d-872de4cbc6a7">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="ade45116-747a-4090-a113-950f4e8274b3" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100AB0C417C790D9F4888326DD237A54B73" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e93d60e3aa12c1a1a144e9a0d6930dc2">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f545b9e1-b46f-4f7f-9f8d-872de4cbc6a7" xmlns:ns3="2dc04920-6e91-40b0-b9d6-256865a334f4" xmlns:ns4="ade45116-747a-4090-a113-950f4e8274b3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="99db37a58e54fa3044974a760221c582" ns2:_="" ns3:_="" ns4:_="">
+    <xsd:import namespace="f545b9e1-b46f-4f7f-9f8d-872de4cbc6a7"/>
+    <xsd:import namespace="2dc04920-6e91-40b0-b9d6-256865a334f4"/>
+    <xsd:import namespace="ade45116-747a-4090-a113-950f4e8274b3"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f545b9e1-b46f-4f7f-9f8d-872de4cbc6a7" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="15" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="16" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="17" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="21" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="56448b7c-b198-4f3f-91b4-0f03f23d7cff" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="23" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="24" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="2dc04920-6e91-40b0-b9d6-256865a334f4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="18" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="19" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ade45116-747a-4090-a113-950f4e8274b3" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="22" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{e1230945-92fe-45a5-ad55-4ee38836f554}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="ade45116-747a-4090-a113-950f4e8274b3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{62C49C0E-2384-4190-A2D9-6E1197EB7BA1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A6DCF8D6-49E4-4EDB-B8DB-8B5F4802DE63}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="f545b9e1-b46f-4f7f-9f8d-872de4cbc6a7"/>
+    <ds:schemaRef ds:uri="ade45116-747a-4090-a113-950f4e8274b3"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DCE8658D-9CB8-4808-ABA8-06A5C8D954E9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="f545b9e1-b46f-4f7f-9f8d-872de4cbc6a7"/>
+    <ds:schemaRef ds:uri="2dc04920-6e91-40b0-b9d6-256865a334f4"/>
+    <ds:schemaRef ds:uri="ade45116-747a-4090-a113-950f4e8274b3"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{59F9F943-6CAC-4831-801D-977A9FA22E89}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>401</Words>
-  <Characters>2696</Characters>
+  <Words>437</Words>
+  <Characters>2495</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>22</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>20</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sponsor Employee Application</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Valerie Haslam Design</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3091</CharactersWithSpaces>
+  <CharactersWithSpaces>2927</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>8257614</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:equity@ise.ie</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>8257614</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -8704,48 +9251,60 @@
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Sponsor Employee Application</dc:title>
   <dc:creator>geraldines</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_AdHocReviewCycleID">
-[...1 lines deleted...]
-  </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_NewReviewCycle">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_EmailSubject">
-    <vt:lpwstr>Admission Application Form Executive Employees ESM - Shane Lawlor.docx</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ContentTypeId">
+    <vt:lpwstr>0x010100AB0C417C790D9F4888326DD237A54B73</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_AuthorEmail">
-    <vt:lpwstr>geraldine.sheridan@investec.ie</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_AuthorEmailDisplayName">
-    <vt:lpwstr>Geraldine Sheridan</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_53e3acdc-8545-4fe6-9665-5ccd769dd7bb_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_PreviousAdHocReviewCycleID">
-    <vt:i4>-2140050995</vt:i4>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_53e3acdc-8545-4fe6-9665-5ccd769dd7bb_SetDate">
+    <vt:lpwstr>2026-04-30T14:19:28Z</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="_ReviewingToolsShownOnce">
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_53e3acdc-8545-4fe6-9665-5ccd769dd7bb_Method">
+    <vt:lpwstr>Privileged</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MSIP_Label_53e3acdc-8545-4fe6-9665-5ccd769dd7bb_Name">
+    <vt:lpwstr>53e3acdc-8545-4fe6-9665-5ccd769dd7bb</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="MSIP_Label_53e3acdc-8545-4fe6-9665-5ccd769dd7bb_SiteId">
+    <vt:lpwstr>315b1ee5-c224-498b-871e-c140611d6d07</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="MSIP_Label_53e3acdc-8545-4fe6-9665-5ccd769dd7bb_ActionId">
+    <vt:lpwstr>31eb3512-2d07-4822-a52f-af48b4e3f1d2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="MSIP_Label_53e3acdc-8545-4fe6-9665-5ccd769dd7bb_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="MSIP_Label_53e3acdc-8545-4fe6-9665-5ccd769dd7bb_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>