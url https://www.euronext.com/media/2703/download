--- v0 (2025-12-06)
+++ v1 (2026-06-29)
@@ -1,5752 +1,6181 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00B43C54" w:rsidRPr="002E4918" w:rsidRDefault="00AE0F4D" w:rsidP="002B6B4F">
+    <w:p w14:paraId="7062CE3D" w14:textId="77777777" w:rsidR="00B43C54" w:rsidRPr="00523571" w:rsidRDefault="00AE0F4D" w:rsidP="002B6B4F">
       <w:pPr>
         <w:pStyle w:val="ISETitleHeading"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E4918">
+      <w:r w:rsidRPr="00523571">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Sponsor </w:t>
       </w:r>
-      <w:r w:rsidR="002B6B4F" w:rsidRPr="002E4918">
+      <w:r w:rsidR="002B6B4F" w:rsidRPr="00523571">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Firm Application</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9186" w:type="dxa"/>
+        <w:tblW w:w="8931" w:type="dxa"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2098"/>
-        <w:gridCol w:w="170"/>
+        <w:gridCol w:w="2268"/>
+        <w:gridCol w:w="168"/>
         <w:gridCol w:w="284"/>
-        <w:gridCol w:w="1644"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2098"/>
+        <w:gridCol w:w="1958"/>
+        <w:gridCol w:w="1861"/>
+        <w:gridCol w:w="407"/>
+        <w:gridCol w:w="1985"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003F2992" w:rsidRPr="002E4918" w:rsidTr="00193FA8">
+      <w:tr w:rsidR="003F2992" w:rsidRPr="00B25D51" w14:paraId="18FD2371" w14:textId="77777777" w:rsidTr="00FB5843">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9186" w:type="dxa"/>
+            <w:tcW w:w="8931" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="003F2992" w:rsidRPr="002E4918" w:rsidRDefault="003F2992" w:rsidP="002B4EF1">
+          <w:p w14:paraId="198EDE91" w14:textId="77777777" w:rsidR="003F2992" w:rsidRPr="00FB5843" w:rsidRDefault="003F2992" w:rsidP="00044647">
             <w:pPr>
               <w:pStyle w:val="ISESubheading"/>
+              <w:ind w:left="-1134"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="008D7F"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C216A5" w:rsidRPr="002E4918" w:rsidTr="00193FA8">
+      <w:tr w:rsidR="00C216A5" w:rsidRPr="00B25D51" w14:paraId="629912D0" w14:textId="77777777" w:rsidTr="00FB5843">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="842"/>
+          <w:trHeight w:hRule="exact" w:val="588"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2098" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C216A5" w:rsidRPr="002E4918" w:rsidRDefault="00FE65B7" w:rsidP="00E077D8">
+          <w:p w14:paraId="42455375" w14:textId="77777777" w:rsidR="00C216A5" w:rsidRPr="007A29D2" w:rsidRDefault="00FE65B7" w:rsidP="00E077D8">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="002E4918">
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A29D2">
               <w:rPr>
                 <w:rStyle w:val="ISEMainbodytextBoldCharChar"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00982F28" w:rsidRPr="002E4918">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00982F28" w:rsidRPr="007A29D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00AE0F4D" w:rsidRPr="002E4918">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00AE0F4D" w:rsidRPr="007A29D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Name of applican</w:t>
             </w:r>
-            <w:r w:rsidR="002E4918" w:rsidRPr="002E4918">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="002E4918" w:rsidRPr="007A29D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2098" w:type="dxa"/>
+            <w:tcW w:w="2410" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C216A5" w:rsidRPr="002E4918" w:rsidRDefault="00C216A5" w:rsidP="002B4EF1">
+          <w:p w14:paraId="789F8C30" w14:textId="77777777" w:rsidR="00C216A5" w:rsidRPr="007A29D2" w:rsidRDefault="00C216A5" w:rsidP="002B4EF1">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:bookmarkStart w:id="0" w:name="Text8"/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4990" w:type="dxa"/>
+            <w:tcW w:w="4253" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C216A5" w:rsidRPr="002E4918" w:rsidRDefault="009C3408" w:rsidP="009C3408">
+          <w:p w14:paraId="1BD201BB" w14:textId="77777777" w:rsidR="00C216A5" w:rsidRPr="00FB5843" w:rsidRDefault="009C3408" w:rsidP="009C3408">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytextBold"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="002E4918">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="002E4918">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="002E4918">
-[...43 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00A96BE2" w:rsidRPr="002E4918">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00A96BE2" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="005F4EAD" w:rsidRPr="002E4918">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="005F4EAD" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F45522">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00A96BE2" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00A96BE2" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00A96BE2" w:rsidRPr="002E4918">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00A96BE2" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE0F4D" w:rsidRPr="002E4918" w:rsidTr="00193FA8">
+      <w:tr w:rsidR="00AE0F4D" w:rsidRPr="00B25D51" w14:paraId="52CB77B5" w14:textId="77777777" w:rsidTr="00FB5843">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="863"/>
+          <w:trHeight w:hRule="exact" w:val="468"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4196" w:type="dxa"/>
+            <w:tcW w:w="4678" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00AE0F4D" w:rsidRPr="002E4918" w:rsidRDefault="00EC3115" w:rsidP="00AE0F4D">
+          <w:p w14:paraId="5DB5CF90" w14:textId="536D2ABF" w:rsidR="00AE0F4D" w:rsidRPr="00FB5843" w:rsidRDefault="00EC3115" w:rsidP="002B4EF1">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A29D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00AE0F4D" w:rsidRPr="002E4918">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00AE0F4D" w:rsidRPr="007A29D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Trading name (if different)</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4990" w:type="dxa"/>
+            <w:tcW w:w="4253" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00AE0F4D" w:rsidRPr="002E4918" w:rsidRDefault="009C3408" w:rsidP="001B53DF">
+          <w:p w14:paraId="22E8A9EC" w14:textId="77777777" w:rsidR="00AE0F4D" w:rsidRPr="00FB5843" w:rsidRDefault="009C3408" w:rsidP="001B53DF">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytextBold"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="002E4918">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="002E4918">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="002E4918">
-[...43 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C216A5" w:rsidRPr="002E4918" w:rsidTr="00193FA8">
+      <w:tr w:rsidR="00C216A5" w:rsidRPr="00B25D51" w14:paraId="0B505E2B" w14:textId="77777777" w:rsidTr="00FB5843">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2098" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C216A5" w:rsidRPr="002E4918" w:rsidRDefault="00EC3115" w:rsidP="00074687">
+          <w:p w14:paraId="62BC44B3" w14:textId="77777777" w:rsidR="00C216A5" w:rsidRPr="00FB5843" w:rsidRDefault="00EC3115" w:rsidP="00074687">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A29D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00AE0F4D" w:rsidRPr="002E4918">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00AE0F4D" w:rsidRPr="007A29D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2098" w:type="dxa"/>
+            <w:tcW w:w="2410" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C216A5" w:rsidRPr="002E4918" w:rsidRDefault="00C216A5" w:rsidP="00074687">
+          <w:p w14:paraId="6BA48115" w14:textId="77777777" w:rsidR="00C216A5" w:rsidRPr="00FB5843" w:rsidRDefault="00C216A5" w:rsidP="00074687">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4990" w:type="dxa"/>
+            <w:tcW w:w="4253" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C216A5" w:rsidRPr="002E4918" w:rsidRDefault="00A96BE2" w:rsidP="00141FAD">
+          <w:p w14:paraId="20F8FEB6" w14:textId="77777777" w:rsidR="00C216A5" w:rsidRPr="00FB5843" w:rsidRDefault="00A96BE2" w:rsidP="00141FAD">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytextBold"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="0067428C" w:rsidRPr="002E4918">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="0067428C" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="002E4918">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00141FAD" w:rsidRPr="002E4918">
-[...43 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00141FAD" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00141FAD" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00141FAD" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00141FAD" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00141FAD" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C216A5" w:rsidRPr="002E4918" w:rsidTr="00193FA8">
+      <w:tr w:rsidR="00C216A5" w:rsidRPr="00B25D51" w14:paraId="35C5A058" w14:textId="77777777" w:rsidTr="00FB5843">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2098" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C216A5" w:rsidRPr="002E4918" w:rsidRDefault="00C216A5" w:rsidP="00074687">
+          <w:p w14:paraId="25394721" w14:textId="77777777" w:rsidR="00C216A5" w:rsidRPr="00FB5843" w:rsidRDefault="00C216A5" w:rsidP="00074687">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2098" w:type="dxa"/>
+            <w:tcW w:w="2410" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C216A5" w:rsidRPr="002E4918" w:rsidRDefault="00C216A5" w:rsidP="00074687">
+          <w:p w14:paraId="216A769C" w14:textId="77777777" w:rsidR="00C216A5" w:rsidRPr="00FB5843" w:rsidRDefault="00C216A5" w:rsidP="00074687">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4990" w:type="dxa"/>
+            <w:tcW w:w="4253" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C216A5" w:rsidRPr="002E4918" w:rsidRDefault="00A96BE2" w:rsidP="00141FAD">
+          <w:p w14:paraId="0C550C4D" w14:textId="77777777" w:rsidR="00C216A5" w:rsidRPr="00FB5843" w:rsidRDefault="00A96BE2" w:rsidP="00141FAD">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytextBold"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="0067428C" w:rsidRPr="002E4918">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="0067428C" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="002E4918">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00141FAD" w:rsidRPr="002E4918">
-[...43 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00141FAD" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00141FAD" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00141FAD" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00141FAD" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00141FAD" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C216A5" w:rsidRPr="002E4918" w:rsidTr="00193FA8">
+      <w:tr w:rsidR="00C216A5" w:rsidRPr="00B25D51" w14:paraId="19142068" w14:textId="77777777" w:rsidTr="00FB5843">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2098" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C216A5" w:rsidRPr="002E4918" w:rsidRDefault="00C216A5" w:rsidP="00074687">
+          <w:p w14:paraId="79A5168C" w14:textId="77777777" w:rsidR="00C216A5" w:rsidRPr="00FB5843" w:rsidRDefault="00C216A5" w:rsidP="00074687">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2098" w:type="dxa"/>
+            <w:tcW w:w="2410" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C216A5" w:rsidRPr="002E4918" w:rsidRDefault="00C216A5" w:rsidP="00074687">
+          <w:p w14:paraId="4D5EFD1B" w14:textId="77777777" w:rsidR="00C216A5" w:rsidRPr="00FB5843" w:rsidRDefault="00C216A5" w:rsidP="00074687">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4990" w:type="dxa"/>
+            <w:tcW w:w="4253" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C216A5" w:rsidRPr="002E4918" w:rsidRDefault="00A96BE2" w:rsidP="00141FAD">
+          <w:p w14:paraId="5020E593" w14:textId="77777777" w:rsidR="00C216A5" w:rsidRPr="00FB5843" w:rsidRDefault="00A96BE2" w:rsidP="00141FAD">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytextBold"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="0067428C" w:rsidRPr="002E4918">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="0067428C" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="002E4918">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00141FAD" w:rsidRPr="002E4918">
-[...43 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00141FAD" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00141FAD" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00141FAD" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00141FAD" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00141FAD" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE0F4D" w:rsidRPr="002E4918" w:rsidTr="00193FA8">
+      <w:tr w:rsidR="00AE0F4D" w:rsidRPr="00B25D51" w14:paraId="488D260E" w14:textId="77777777" w:rsidTr="00FB5843">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2098" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00AE0F4D" w:rsidRPr="002E4918" w:rsidRDefault="00EC3115" w:rsidP="0067765E">
+          <w:p w14:paraId="342BEDC1" w14:textId="77777777" w:rsidR="00AE0F4D" w:rsidRPr="00FB5843" w:rsidRDefault="00EC3115" w:rsidP="0067765E">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A29D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00AE0F4D" w:rsidRPr="002E4918">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00AE0F4D" w:rsidRPr="007A29D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Tel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2098" w:type="dxa"/>
+            <w:tcW w:w="2410" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00AE0F4D" w:rsidRPr="002E4918" w:rsidRDefault="00AE0F4D" w:rsidP="0067765E">
+          <w:p w14:paraId="144CD2E4" w14:textId="77777777" w:rsidR="00AE0F4D" w:rsidRPr="00FB5843" w:rsidRDefault="00AE0F4D" w:rsidP="0067765E">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4990" w:type="dxa"/>
+            <w:tcW w:w="4253" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00AE0F4D" w:rsidRPr="002E4918" w:rsidRDefault="00A96BE2" w:rsidP="00141FAD">
+          <w:p w14:paraId="62433D22" w14:textId="77777777" w:rsidR="00AE0F4D" w:rsidRPr="00FB5843" w:rsidRDefault="00A96BE2" w:rsidP="00141FAD">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytextBold"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00AE0F4D" w:rsidRPr="002E4918">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00AE0F4D" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="002E4918">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00141FAD" w:rsidRPr="002E4918">
-[...43 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00141FAD" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00141FAD" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00141FAD" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00141FAD" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00141FAD" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE65B7" w:rsidRPr="002E4918" w:rsidTr="00193FA8">
+      <w:tr w:rsidR="00FE65B7" w:rsidRPr="00B25D51" w14:paraId="11C978F6" w14:textId="77777777" w:rsidTr="00FB5843">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4196" w:type="dxa"/>
+            <w:tcW w:w="4678" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00FE65B7" w:rsidRPr="002E4918" w:rsidRDefault="00FE65B7" w:rsidP="0067765E">
+          <w:p w14:paraId="69F9C5B8" w14:textId="1E0DB17D" w:rsidR="00FE65B7" w:rsidRPr="007A29D2" w:rsidRDefault="00FE65B7" w:rsidP="0067765E">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="002E4918">
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A29D2">
               <w:rPr>
                 <w:rStyle w:val="ISEMainbodytextBoldCharChar"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00982F28" w:rsidRPr="002E4918">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00982F28" w:rsidRPr="007A29D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="002E4918">
-[...5 lines deleted...]
-              <w:t>Country of Incorporation</w:t>
+            <w:r w:rsidRPr="007A29D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Country of </w:t>
+            </w:r>
+            <w:r w:rsidR="00643CF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A29D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ncorporation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4990" w:type="dxa"/>
+            <w:tcW w:w="4253" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00FE65B7" w:rsidRPr="002E4918" w:rsidRDefault="00A96BE2" w:rsidP="00141FAD">
+          <w:p w14:paraId="2E230D7E" w14:textId="77777777" w:rsidR="00FE65B7" w:rsidRPr="00FB5843" w:rsidRDefault="00A96BE2" w:rsidP="00141FAD">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytextBold"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00FE65B7" w:rsidRPr="002E4918">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00FE65B7" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="002E4918">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00141FAD" w:rsidRPr="002E4918">
-[...43 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00141FAD" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00141FAD" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00141FAD" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00141FAD" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00141FAD" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006511A7" w:rsidRPr="002E4918" w:rsidTr="00193FA8">
+      <w:tr w:rsidR="006511A7" w:rsidRPr="00B25D51" w14:paraId="4E4B5925" w14:textId="77777777" w:rsidTr="00FB5843">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2098" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="006511A7" w:rsidRPr="002E4918" w:rsidRDefault="00FE65B7" w:rsidP="0067765E">
+          <w:p w14:paraId="79323534" w14:textId="77777777" w:rsidR="006511A7" w:rsidRPr="007A29D2" w:rsidRDefault="00FE65B7" w:rsidP="0067765E">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="002E4918">
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A29D2">
               <w:rPr>
                 <w:rStyle w:val="ISEMainbodytextBoldCharChar"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="00982F28" w:rsidRPr="002E4918">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00982F28" w:rsidRPr="007A29D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="006511A7" w:rsidRPr="002E4918">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="006511A7" w:rsidRPr="007A29D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Name of contact</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2098" w:type="dxa"/>
+            <w:tcW w:w="2410" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="006511A7" w:rsidRPr="002E4918" w:rsidRDefault="006511A7" w:rsidP="0067765E">
+          <w:p w14:paraId="163002CE" w14:textId="77777777" w:rsidR="006511A7" w:rsidRPr="007A29D2" w:rsidRDefault="006511A7" w:rsidP="0067765E">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4990" w:type="dxa"/>
+            <w:tcW w:w="4253" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="006511A7" w:rsidRPr="002E4918" w:rsidRDefault="00A96BE2" w:rsidP="00141FAD">
+          <w:p w14:paraId="4AE85680" w14:textId="77777777" w:rsidR="006511A7" w:rsidRPr="00FB5843" w:rsidRDefault="00A96BE2" w:rsidP="00141FAD">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytextBold"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="006511A7" w:rsidRPr="002E4918">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="006511A7" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="002E4918">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00141FAD" w:rsidRPr="002E4918">
-[...43 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00141FAD" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00141FAD" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00141FAD" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00141FAD" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00141FAD" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004554E6" w:rsidRPr="002E4918" w:rsidTr="00193FA8">
+      <w:tr w:rsidR="004554E6" w:rsidRPr="00B25D51" w14:paraId="76213631" w14:textId="77777777" w:rsidTr="00FB5843">
         <w:trPr>
           <w:trHeight w:val="348"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4196" w:type="dxa"/>
+            <w:tcW w:w="4678" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="004554E6" w:rsidRPr="002E4918" w:rsidRDefault="00FE65B7" w:rsidP="0067765E">
+          <w:p w14:paraId="3BA7C8D1" w14:textId="77777777" w:rsidR="004554E6" w:rsidRPr="007A29D2" w:rsidRDefault="00FE65B7" w:rsidP="0067765E">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="002E4918">
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A29D2">
               <w:rPr>
                 <w:rStyle w:val="ISEMainbodytextBoldCharChar"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="00982F28" w:rsidRPr="002E4918">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00982F28" w:rsidRPr="007A29D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="004554E6" w:rsidRPr="002E4918">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="004554E6" w:rsidRPr="007A29D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Please indicate any </w:t>
             </w:r>
-            <w:r w:rsidR="004554E6" w:rsidRPr="002E4918">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="004554E6" w:rsidRPr="007A29D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>recognised</w:t>
             </w:r>
-            <w:r w:rsidR="004554E6" w:rsidRPr="002E4918">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="004554E6" w:rsidRPr="007A29D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> regulatory </w:t>
             </w:r>
-            <w:r w:rsidR="00982F28" w:rsidRPr="002E4918">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00982F28" w:rsidRPr="007A29D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidR="00982F28" w:rsidRPr="002E4918">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00982F28" w:rsidRPr="007A29D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="004554E6" w:rsidRPr="002E4918">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="004554E6" w:rsidRPr="007A29D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">or professional body of which the applicant </w:t>
             </w:r>
-            <w:r w:rsidR="00EC3115" w:rsidRPr="002E4918">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00EC3115" w:rsidRPr="007A29D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidR="00EC3115" w:rsidRPr="002E4918">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00EC3115" w:rsidRPr="007A29D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="004554E6" w:rsidRPr="002E4918">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="004554E6" w:rsidRPr="007A29D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>is a member</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4990" w:type="dxa"/>
+            <w:tcW w:w="4253" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="004554E6" w:rsidRPr="002E4918" w:rsidRDefault="00A96BE2" w:rsidP="00141FAD">
+          <w:p w14:paraId="2ECFD4BE" w14:textId="77777777" w:rsidR="004554E6" w:rsidRPr="00FB5843" w:rsidRDefault="00A96BE2" w:rsidP="00141FAD">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytextBold"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="004554E6" w:rsidRPr="002E4918">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="004554E6" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="002E4918">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00141FAD" w:rsidRPr="002E4918">
-[...43 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00141FAD" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00141FAD" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00141FAD" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00141FAD" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00141FAD" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004554E6" w:rsidRPr="002E4918" w:rsidTr="00193FA8">
+      <w:tr w:rsidR="004554E6" w:rsidRPr="00B25D51" w14:paraId="06E4BD55" w14:textId="77777777" w:rsidTr="00FB5843">
         <w:trPr>
           <w:trHeight w:val="348"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4196" w:type="dxa"/>
+            <w:tcW w:w="4678" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="004554E6" w:rsidRPr="002E4918" w:rsidRDefault="004554E6" w:rsidP="0067765E">
+          <w:p w14:paraId="7328E657" w14:textId="77777777" w:rsidR="004554E6" w:rsidRPr="007A29D2" w:rsidRDefault="004554E6" w:rsidP="0067765E">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4990" w:type="dxa"/>
+            <w:tcW w:w="4253" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="004554E6" w:rsidRPr="002E4918" w:rsidRDefault="00A96BE2" w:rsidP="00141FAD">
+          <w:p w14:paraId="03199138" w14:textId="77777777" w:rsidR="004554E6" w:rsidRPr="00FB5843" w:rsidRDefault="00A96BE2" w:rsidP="00141FAD">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytextBold"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="004554E6" w:rsidRPr="002E4918">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="004554E6" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="002E4918">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00141FAD" w:rsidRPr="002E4918">
-[...43 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00141FAD" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00141FAD" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00141FAD" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00141FAD" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00141FAD" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004554E6" w:rsidRPr="002E4918" w:rsidTr="00193FA8">
+      <w:tr w:rsidR="004554E6" w:rsidRPr="00B25D51" w14:paraId="7D21EBBF" w14:textId="77777777" w:rsidTr="00FB5843">
         <w:trPr>
           <w:trHeight w:val="348"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4196" w:type="dxa"/>
+            <w:tcW w:w="4678" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="004554E6" w:rsidRPr="002E4918" w:rsidRDefault="004554E6" w:rsidP="0067765E">
+          <w:p w14:paraId="10400AE6" w14:textId="77777777" w:rsidR="004554E6" w:rsidRPr="007A29D2" w:rsidRDefault="004554E6" w:rsidP="0067765E">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4990" w:type="dxa"/>
+            <w:tcW w:w="4253" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="004554E6" w:rsidRPr="002E4918" w:rsidRDefault="00A96BE2" w:rsidP="00141FAD">
+          <w:p w14:paraId="03EED9B0" w14:textId="77777777" w:rsidR="004554E6" w:rsidRPr="00FB5843" w:rsidRDefault="00A96BE2" w:rsidP="00141FAD">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytextBold"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="004554E6" w:rsidRPr="002E4918">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="004554E6" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="002E4918">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00141FAD" w:rsidRPr="002E4918">
-[...43 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00141FAD" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00141FAD" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00141FAD" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00141FAD" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00141FAD" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006511A7" w:rsidRPr="002E4918" w:rsidTr="00193FA8">
+      <w:tr w:rsidR="006511A7" w:rsidRPr="00B25D51" w14:paraId="1F8FD680" w14:textId="77777777" w:rsidTr="00FB5843">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4196" w:type="dxa"/>
+            <w:tcW w:w="4678" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="006511A7" w:rsidRPr="002E4918" w:rsidRDefault="00FE65B7" w:rsidP="0067765E">
+          <w:p w14:paraId="195DE66D" w14:textId="77777777" w:rsidR="006511A7" w:rsidRPr="007A29D2" w:rsidRDefault="00FE65B7" w:rsidP="0067765E">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="002E4918">
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A29D2">
               <w:rPr>
                 <w:rStyle w:val="ISEMainbodytextBoldCharChar"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidR="00EC3115" w:rsidRPr="002E4918">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00EC3115" w:rsidRPr="007A29D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="006511A7" w:rsidRPr="002E4918">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="006511A7" w:rsidRPr="007A29D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">If appropriate, state the applicant’s </w:t>
             </w:r>
-            <w:r w:rsidR="00EC3115" w:rsidRPr="002E4918">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00EC3115" w:rsidRPr="007A29D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidR="00EC3115" w:rsidRPr="002E4918">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00EC3115" w:rsidRPr="007A29D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="006511A7" w:rsidRPr="002E4918">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="006511A7" w:rsidRPr="007A29D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>lead regulator</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4990" w:type="dxa"/>
+            <w:tcW w:w="4253" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="006511A7" w:rsidRPr="002E4918" w:rsidRDefault="00A96BE2" w:rsidP="00141FAD">
+          <w:p w14:paraId="425DB259" w14:textId="77777777" w:rsidR="006511A7" w:rsidRPr="00FB5843" w:rsidRDefault="00A96BE2" w:rsidP="00141FAD">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytextBold"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="006511A7" w:rsidRPr="002E4918">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="006511A7" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="002E4918">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00141FAD" w:rsidRPr="002E4918">
-[...43 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00141FAD" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00141FAD" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00141FAD" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00141FAD" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00141FAD" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D1F50" w:rsidRPr="002E4918" w:rsidTr="00193FA8">
+      <w:tr w:rsidR="009D1F50" w:rsidRPr="00B25D51" w14:paraId="593310C7" w14:textId="77777777" w:rsidTr="00FB5843">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9186" w:type="dxa"/>
+            <w:tcW w:w="8931" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="009D1F50" w:rsidRPr="002E4918" w:rsidRDefault="00995770" w:rsidP="00193FA8">
+          <w:p w14:paraId="6C24C1FE" w14:textId="67F94F6B" w:rsidR="009D1F50" w:rsidRPr="00FB5843" w:rsidRDefault="00995770" w:rsidP="00193FA8">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="002E4918">
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A252C">
               <w:rPr>
                 <w:rStyle w:val="ISEMainbodytextBoldCharChar"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidR="00EC3115" w:rsidRPr="002E4918">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00EC3115" w:rsidRPr="005A252C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00EC3115" w:rsidRPr="002E4918">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00EC3115" w:rsidRPr="005A252C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="009D1F50" w:rsidRPr="002E4918">
-[...19 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="009D1F50" w:rsidRPr="005A252C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Describe the applicant’s </w:t>
+            </w:r>
+            <w:r w:rsidR="002F7603">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">experience </w:t>
+            </w:r>
+            <w:r w:rsidR="00AA28AA" w:rsidRPr="005A252C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>providing legal or regulatory advi</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD203A" w:rsidRPr="005A252C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ce to</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A252C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> investment funds </w:t>
+            </w:r>
+            <w:r w:rsidR="00AD203A" w:rsidRPr="005A252C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>over</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A252C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009D1F50" w:rsidRPr="005A252C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>the last three years</w:t>
             </w:r>
-            <w:r w:rsidR="004C2F18" w:rsidRPr="002E4918">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="004C2F18" w:rsidRPr="005A252C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidR="004C2F18" w:rsidRPr="002E4918">
-[...7 lines deleted...]
-            <w:r w:rsidR="004C2F18" w:rsidRPr="002E4918">
+            <w:r w:rsidR="004C2F18" w:rsidRPr="005A252C">
               <w:rPr>
                 <w:rStyle w:val="ISENoteChar"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(continue on a separate sheet where necessary)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C6D70" w:rsidRPr="002E4918" w:rsidTr="00193FA8">
+      <w:tr w:rsidR="003C6D70" w:rsidRPr="00B25D51" w14:paraId="196287E5" w14:textId="77777777" w:rsidTr="00FB5843">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="2436" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="003C6D70" w:rsidRPr="002E4918" w:rsidRDefault="00995770" w:rsidP="0067765E">
+          <w:p w14:paraId="17178487" w14:textId="77777777" w:rsidR="003C6D70" w:rsidRPr="00FB5843" w:rsidRDefault="00995770" w:rsidP="0067765E">
             <w:pPr>
               <w:pStyle w:val="ISETableColumnHeading"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Name of fund</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003C6D70" w:rsidRPr="002E4918" w:rsidRDefault="003C6D70" w:rsidP="0067765E">
+          <w:p w14:paraId="7C43E789" w14:textId="77777777" w:rsidR="003C6D70" w:rsidRPr="00FB5843" w:rsidRDefault="003C6D70" w:rsidP="0067765E">
             <w:pPr>
               <w:pStyle w:val="ISETableColumnHeading"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3506" w:type="dxa"/>
+            <w:tcW w:w="3819" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="003C6D70" w:rsidRPr="002E4918" w:rsidRDefault="00995770" w:rsidP="00995770">
+          <w:p w14:paraId="54167153" w14:textId="77777777" w:rsidR="003C6D70" w:rsidRPr="00FB5843" w:rsidRDefault="00995770" w:rsidP="00995770">
             <w:pPr>
               <w:pStyle w:val="ISETableColumnHeading"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Role &amp; duties carried out</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1030" w:type="dxa"/>
+            <w:tcW w:w="407" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003C6D70" w:rsidRPr="002E4918" w:rsidRDefault="003C6D70" w:rsidP="0067765E">
+          <w:p w14:paraId="7C064F0C" w14:textId="77777777" w:rsidR="003C6D70" w:rsidRPr="00FB5843" w:rsidRDefault="003C6D70" w:rsidP="00044647">
             <w:pPr>
               <w:pStyle w:val="ISETableColumnHeading"/>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="340"/>
+                <w:tab w:val="left" w:pos="162"/>
+              </w:tabs>
+              <w:ind w:left="-263" w:hanging="142"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2098" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="003C6D70" w:rsidRPr="002E4918" w:rsidRDefault="003C6D70" w:rsidP="0067765E">
+          <w:p w14:paraId="19136DA8" w14:textId="77777777" w:rsidR="003C6D70" w:rsidRPr="00FB5843" w:rsidRDefault="003C6D70" w:rsidP="00044647">
             <w:pPr>
               <w:pStyle w:val="ISETableColumnHeading"/>
-              <w:rPr>
-[...9 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="340"/>
+                <w:tab w:val="left" w:pos="-192"/>
+              </w:tabs>
+              <w:ind w:left="-50" w:right="-136" w:firstLine="54"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
-            <w:r w:rsidR="00995770" w:rsidRPr="002E4918">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00995770" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">s/timeframe </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C6D70" w:rsidRPr="002E4918" w:rsidTr="00193FA8">
+      <w:tr w:rsidR="003C6D70" w:rsidRPr="00B25D51" w14:paraId="3490F3CD" w14:textId="77777777" w:rsidTr="00FB5843">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="2436" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="003C6D70" w:rsidRPr="002E4918" w:rsidRDefault="00A96BE2" w:rsidP="00141FAD">
+          <w:p w14:paraId="74042911" w14:textId="77777777" w:rsidR="003C6D70" w:rsidRPr="00FB5843" w:rsidRDefault="00A96BE2" w:rsidP="00141FAD">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="003C6D70" w:rsidRPr="002E4918">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="002E4918">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00141FAD" w:rsidRPr="002E4918">
-[...43 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00141FAD" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00141FAD" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00141FAD" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00141FAD" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00141FAD" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="003C6D70" w:rsidRPr="002E4918" w:rsidRDefault="003C6D70" w:rsidP="0067765E">
+          <w:p w14:paraId="5EA858F3" w14:textId="77777777" w:rsidR="003C6D70" w:rsidRPr="00FB5843" w:rsidRDefault="003C6D70" w:rsidP="0067765E">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3506" w:type="dxa"/>
+            <w:tcW w:w="3819" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="003C6D70" w:rsidRPr="002E4918" w:rsidRDefault="00A96BE2" w:rsidP="0067765E">
+          <w:p w14:paraId="7B695224" w14:textId="77777777" w:rsidR="003C6D70" w:rsidRPr="00FB5843" w:rsidRDefault="00A96BE2" w:rsidP="0067765E">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="003C6D70" w:rsidRPr="002E4918">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="002E4918">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003C6D70" w:rsidRPr="002E4918">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1030" w:type="dxa"/>
+            <w:tcW w:w="407" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="003C6D70" w:rsidRPr="002E4918" w:rsidRDefault="003C6D70" w:rsidP="0067765E">
+          <w:p w14:paraId="1281368D" w14:textId="77777777" w:rsidR="003C6D70" w:rsidRPr="00FB5843" w:rsidRDefault="003C6D70" w:rsidP="0067765E">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2098" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="003C6D70" w:rsidRPr="002E4918" w:rsidRDefault="00A96BE2" w:rsidP="0067765E">
+          <w:p w14:paraId="0216824A" w14:textId="77777777" w:rsidR="003C6D70" w:rsidRPr="00FB5843" w:rsidRDefault="00A96BE2" w:rsidP="0067765E">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="003C6D70" w:rsidRPr="002E4918">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="002E4918">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003C6D70" w:rsidRPr="002E4918">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C6D70" w:rsidRPr="002E4918" w:rsidTr="00193FA8">
+      <w:tr w:rsidR="003C6D70" w:rsidRPr="00B25D51" w14:paraId="674B9960" w14:textId="77777777" w:rsidTr="00FB5843">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="2436" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="003C6D70" w:rsidRPr="002E4918" w:rsidRDefault="00A96BE2" w:rsidP="0067765E">
+          <w:p w14:paraId="37E5CBAE" w14:textId="77777777" w:rsidR="003C6D70" w:rsidRPr="00FB5843" w:rsidRDefault="00A96BE2" w:rsidP="0067765E">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="003C6D70" w:rsidRPr="002E4918">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="002E4918">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003C6D70" w:rsidRPr="002E4918">
-[...43 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="003C6D70" w:rsidRPr="002E4918" w:rsidRDefault="003C6D70" w:rsidP="0067765E">
+          <w:p w14:paraId="05C39247" w14:textId="77777777" w:rsidR="003C6D70" w:rsidRPr="00FB5843" w:rsidRDefault="003C6D70" w:rsidP="0067765E">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3506" w:type="dxa"/>
+            <w:tcW w:w="3819" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="003C6D70" w:rsidRPr="002E4918" w:rsidRDefault="00A96BE2" w:rsidP="0067765E">
+          <w:p w14:paraId="3ACF6CE2" w14:textId="77777777" w:rsidR="003C6D70" w:rsidRPr="00FB5843" w:rsidRDefault="00A96BE2" w:rsidP="0067765E">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="003C6D70" w:rsidRPr="002E4918">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="002E4918">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003C6D70" w:rsidRPr="002E4918">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1030" w:type="dxa"/>
+            <w:tcW w:w="407" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="003C6D70" w:rsidRPr="002E4918" w:rsidRDefault="003C6D70" w:rsidP="0067765E">
+          <w:p w14:paraId="4290F1B1" w14:textId="77777777" w:rsidR="003C6D70" w:rsidRPr="00FB5843" w:rsidRDefault="003C6D70" w:rsidP="0067765E">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2098" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="003C6D70" w:rsidRPr="002E4918" w:rsidRDefault="00A96BE2" w:rsidP="0067765E">
+          <w:p w14:paraId="4D94FA1A" w14:textId="77777777" w:rsidR="003C6D70" w:rsidRPr="00FB5843" w:rsidRDefault="00A96BE2" w:rsidP="0067765E">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="003C6D70" w:rsidRPr="002E4918">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="002E4918">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003C6D70" w:rsidRPr="002E4918">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C6D70" w:rsidRPr="002E4918" w:rsidTr="00193FA8">
+      <w:tr w:rsidR="003C6D70" w:rsidRPr="00B25D51" w14:paraId="3BF078ED" w14:textId="77777777" w:rsidTr="00FB5843">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="2436" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="003C6D70" w:rsidRPr="002E4918" w:rsidRDefault="00A96BE2" w:rsidP="0067765E">
+          <w:p w14:paraId="5A47E139" w14:textId="77777777" w:rsidR="003C6D70" w:rsidRPr="00FB5843" w:rsidRDefault="00A96BE2" w:rsidP="0067765E">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="003C6D70" w:rsidRPr="002E4918">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="002E4918">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003C6D70" w:rsidRPr="002E4918">
-[...43 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="003C6D70" w:rsidRPr="002E4918" w:rsidRDefault="003C6D70" w:rsidP="0067765E">
+          <w:p w14:paraId="12983063" w14:textId="77777777" w:rsidR="003C6D70" w:rsidRPr="00FB5843" w:rsidRDefault="003C6D70" w:rsidP="0067765E">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3506" w:type="dxa"/>
+            <w:tcW w:w="3819" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="003C6D70" w:rsidRPr="002E4918" w:rsidRDefault="00A96BE2" w:rsidP="0067765E">
+          <w:p w14:paraId="7384EFEC" w14:textId="77777777" w:rsidR="003C6D70" w:rsidRPr="00FB5843" w:rsidRDefault="00A96BE2" w:rsidP="0067765E">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="003C6D70" w:rsidRPr="002E4918">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="002E4918">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003C6D70" w:rsidRPr="002E4918">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1030" w:type="dxa"/>
+            <w:tcW w:w="407" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="003C6D70" w:rsidRPr="002E4918" w:rsidRDefault="003C6D70" w:rsidP="0067765E">
+          <w:p w14:paraId="4DF52626" w14:textId="77777777" w:rsidR="003C6D70" w:rsidRPr="00FB5843" w:rsidRDefault="003C6D70" w:rsidP="0067765E">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2098" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="003C6D70" w:rsidRPr="002E4918" w:rsidRDefault="00A96BE2" w:rsidP="0067765E">
+          <w:p w14:paraId="50C54B8E" w14:textId="77777777" w:rsidR="003C6D70" w:rsidRPr="00FB5843" w:rsidRDefault="00A96BE2" w:rsidP="0067765E">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="003C6D70" w:rsidRPr="002E4918">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="002E4918">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003C6D70" w:rsidRPr="002E4918">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C6D70" w:rsidRPr="002E4918" w:rsidTr="00193FA8">
+      <w:tr w:rsidR="003C6D70" w:rsidRPr="00B25D51" w14:paraId="00C77567" w14:textId="77777777" w:rsidTr="00FB5843">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="2436" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="003C6D70" w:rsidRPr="002E4918" w:rsidRDefault="00A96BE2" w:rsidP="0067765E">
+          <w:p w14:paraId="135BFCFC" w14:textId="77777777" w:rsidR="003C6D70" w:rsidRPr="00FB5843" w:rsidRDefault="00A96BE2" w:rsidP="0067765E">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="003C6D70" w:rsidRPr="002E4918">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="002E4918">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003C6D70" w:rsidRPr="002E4918">
-[...43 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="003C6D70" w:rsidRPr="002E4918" w:rsidRDefault="003C6D70" w:rsidP="0067765E">
+          <w:p w14:paraId="4B04FDB4" w14:textId="77777777" w:rsidR="003C6D70" w:rsidRPr="00FB5843" w:rsidRDefault="003C6D70" w:rsidP="0067765E">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3506" w:type="dxa"/>
+            <w:tcW w:w="3819" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="003C6D70" w:rsidRPr="002E4918" w:rsidRDefault="00A96BE2" w:rsidP="0067765E">
+          <w:p w14:paraId="1985B809" w14:textId="77777777" w:rsidR="003C6D70" w:rsidRPr="00FB5843" w:rsidRDefault="00A96BE2" w:rsidP="0067765E">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="003C6D70" w:rsidRPr="002E4918">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="002E4918">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003C6D70" w:rsidRPr="002E4918">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1030" w:type="dxa"/>
+            <w:tcW w:w="407" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="003C6D70" w:rsidRPr="002E4918" w:rsidRDefault="003C6D70" w:rsidP="0067765E">
+          <w:p w14:paraId="39F1FC59" w14:textId="77777777" w:rsidR="003C6D70" w:rsidRPr="00FB5843" w:rsidRDefault="003C6D70" w:rsidP="0067765E">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2098" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="003C6D70" w:rsidRPr="002E4918" w:rsidRDefault="00A96BE2" w:rsidP="0067765E">
+          <w:p w14:paraId="136ABC53" w14:textId="77777777" w:rsidR="003C6D70" w:rsidRPr="00FB5843" w:rsidRDefault="00A96BE2" w:rsidP="0067765E">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="003C6D70" w:rsidRPr="002E4918">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="002E4918">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003C6D70" w:rsidRPr="002E4918">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C6D70" w:rsidRPr="002E4918" w:rsidTr="00193FA8">
+      <w:tr w:rsidR="003C6D70" w:rsidRPr="00B25D51" w14:paraId="15CACA17" w14:textId="77777777" w:rsidTr="00FB5843">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="2436" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="003C6D70" w:rsidRPr="002E4918" w:rsidRDefault="00A96BE2" w:rsidP="0067765E">
+          <w:p w14:paraId="7EEF9B33" w14:textId="77777777" w:rsidR="003C6D70" w:rsidRPr="00FB5843" w:rsidRDefault="00A96BE2" w:rsidP="0067765E">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="003C6D70" w:rsidRPr="002E4918">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="002E4918">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003C6D70" w:rsidRPr="002E4918">
-[...43 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="003C6D70" w:rsidRPr="002E4918" w:rsidRDefault="003C6D70" w:rsidP="0067765E">
+          <w:p w14:paraId="4921E8DE" w14:textId="77777777" w:rsidR="003C6D70" w:rsidRPr="00FB5843" w:rsidRDefault="003C6D70" w:rsidP="0067765E">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3506" w:type="dxa"/>
+            <w:tcW w:w="3819" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="003C6D70" w:rsidRPr="002E4918" w:rsidRDefault="00A96BE2" w:rsidP="0067765E">
+          <w:p w14:paraId="34EF5CE6" w14:textId="77777777" w:rsidR="003C6D70" w:rsidRPr="00FB5843" w:rsidRDefault="00A96BE2" w:rsidP="0067765E">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="003C6D70" w:rsidRPr="002E4918">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="002E4918">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003C6D70" w:rsidRPr="002E4918">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1030" w:type="dxa"/>
+            <w:tcW w:w="407" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="003C6D70" w:rsidRPr="002E4918" w:rsidRDefault="003C6D70" w:rsidP="0067765E">
+          <w:p w14:paraId="5DCBABA2" w14:textId="77777777" w:rsidR="003C6D70" w:rsidRPr="00FB5843" w:rsidRDefault="003C6D70" w:rsidP="0067765E">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2098" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="003C6D70" w:rsidRPr="002E4918" w:rsidRDefault="00A96BE2" w:rsidP="0067765E">
+          <w:p w14:paraId="69845C03" w14:textId="77777777" w:rsidR="003C6D70" w:rsidRPr="00FB5843" w:rsidRDefault="00A96BE2" w:rsidP="0067765E">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="003C6D70" w:rsidRPr="002E4918">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="002E4918">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003C6D70" w:rsidRPr="002E4918">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C6D70" w:rsidRPr="002E4918" w:rsidTr="00193FA8">
+      <w:tr w:rsidR="003C6D70" w:rsidRPr="00B25D51" w14:paraId="58165ADB" w14:textId="77777777" w:rsidTr="00FB5843">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="2436" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="003C6D70" w:rsidRPr="002E4918" w:rsidRDefault="00A96BE2" w:rsidP="0067765E">
+          <w:p w14:paraId="1FB79685" w14:textId="77777777" w:rsidR="003C6D70" w:rsidRPr="00FB5843" w:rsidRDefault="00A96BE2" w:rsidP="0067765E">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="003C6D70" w:rsidRPr="002E4918">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="002E4918">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003C6D70" w:rsidRPr="002E4918">
-[...43 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="003C6D70" w:rsidRPr="002E4918" w:rsidRDefault="003C6D70" w:rsidP="0067765E">
+          <w:p w14:paraId="61162EB4" w14:textId="77777777" w:rsidR="003C6D70" w:rsidRPr="00FB5843" w:rsidRDefault="003C6D70" w:rsidP="0067765E">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3506" w:type="dxa"/>
+            <w:tcW w:w="3819" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="003C6D70" w:rsidRPr="002E4918" w:rsidRDefault="00A96BE2" w:rsidP="0067765E">
+          <w:p w14:paraId="2B0A86AF" w14:textId="77777777" w:rsidR="003C6D70" w:rsidRPr="00FB5843" w:rsidRDefault="00A96BE2" w:rsidP="0067765E">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="003C6D70" w:rsidRPr="002E4918">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="002E4918">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003C6D70" w:rsidRPr="002E4918">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1030" w:type="dxa"/>
+            <w:tcW w:w="407" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="003C6D70" w:rsidRPr="002E4918" w:rsidRDefault="003C6D70" w:rsidP="0067765E">
+          <w:p w14:paraId="4DDDB281" w14:textId="77777777" w:rsidR="003C6D70" w:rsidRPr="00FB5843" w:rsidRDefault="003C6D70" w:rsidP="0067765E">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2098" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="003C6D70" w:rsidRPr="002E4918" w:rsidRDefault="00A96BE2" w:rsidP="0067765E">
+          <w:p w14:paraId="4D15CAEA" w14:textId="77777777" w:rsidR="003C6D70" w:rsidRPr="00FB5843" w:rsidRDefault="00A96BE2" w:rsidP="0067765E">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="003C6D70" w:rsidRPr="002E4918">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="002E4918">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003C6D70" w:rsidRPr="002E4918">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C6D70" w:rsidRPr="002E4918" w:rsidTr="00193FA8">
+      <w:tr w:rsidR="003C6D70" w:rsidRPr="00B25D51" w14:paraId="25563653" w14:textId="77777777" w:rsidTr="00FB5843">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="2436" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="003C6D70" w:rsidRPr="002E4918" w:rsidRDefault="00A96BE2" w:rsidP="0067765E">
+          <w:p w14:paraId="6CA87A51" w14:textId="77777777" w:rsidR="003C6D70" w:rsidRPr="00FB5843" w:rsidRDefault="00A96BE2" w:rsidP="0067765E">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="003C6D70" w:rsidRPr="002E4918">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="002E4918">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003C6D70" w:rsidRPr="002E4918">
-[...43 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="003C6D70" w:rsidRPr="002E4918" w:rsidRDefault="003C6D70" w:rsidP="0067765E">
+          <w:p w14:paraId="166971CF" w14:textId="77777777" w:rsidR="003C6D70" w:rsidRPr="00FB5843" w:rsidRDefault="003C6D70" w:rsidP="0067765E">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3506" w:type="dxa"/>
+            <w:tcW w:w="3819" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="003C6D70" w:rsidRPr="002E4918" w:rsidRDefault="00A96BE2" w:rsidP="0067765E">
+          <w:p w14:paraId="663FD9C1" w14:textId="77777777" w:rsidR="003C6D70" w:rsidRPr="00FB5843" w:rsidRDefault="00A96BE2" w:rsidP="0067765E">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="003C6D70" w:rsidRPr="002E4918">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="002E4918">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003C6D70" w:rsidRPr="002E4918">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1030" w:type="dxa"/>
+            <w:tcW w:w="407" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="003C6D70" w:rsidRPr="002E4918" w:rsidRDefault="003C6D70" w:rsidP="0067765E">
+          <w:p w14:paraId="3A91ACDC" w14:textId="77777777" w:rsidR="003C6D70" w:rsidRPr="00FB5843" w:rsidRDefault="003C6D70" w:rsidP="0067765E">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2098" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="003C6D70" w:rsidRPr="002E4918" w:rsidRDefault="00A96BE2" w:rsidP="0067765E">
+          <w:p w14:paraId="01A15568" w14:textId="77777777" w:rsidR="003C6D70" w:rsidRPr="00FB5843" w:rsidRDefault="00A96BE2" w:rsidP="0067765E">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="003C6D70" w:rsidRPr="002E4918">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="002E4918">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003C6D70" w:rsidRPr="002E4918">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C6D70" w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A6559C" w:rsidRPr="002E4918" w:rsidTr="00193FA8">
+      <w:tr w:rsidR="00A6559C" w:rsidRPr="00B25D51" w14:paraId="6F351897" w14:textId="77777777" w:rsidTr="00FB5843">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9186" w:type="dxa"/>
+            <w:tcW w:w="8931" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A6559C" w:rsidRPr="002E4918" w:rsidRDefault="00A6559C" w:rsidP="0028321C">
+          <w:p w14:paraId="776EC2D3" w14:textId="77777777" w:rsidR="00A6559C" w:rsidRPr="00FB5843" w:rsidRDefault="00A6559C" w:rsidP="0028321C">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC5837" w:rsidRPr="002E4918" w:rsidTr="00193FA8">
+    </w:tbl>
+    <w:p w14:paraId="2B1A79BE" w14:textId="77777777" w:rsidR="00AD7875" w:rsidRPr="00754A45" w:rsidRDefault="00AD7875">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00754A45">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9215" w:type="dxa"/>
+        <w:tblInd w:w="-284" w:type="dxa"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8364"/>
+        <w:gridCol w:w="661"/>
+        <w:gridCol w:w="190"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00EC5837" w:rsidRPr="002E4918" w14:paraId="29BDCBFC" w14:textId="77777777" w:rsidTr="00FB5843">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9186" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:tcW w:w="9215" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00EC5837" w:rsidRPr="002E4918" w:rsidRDefault="0028321C" w:rsidP="0028321C">
+          <w:p w14:paraId="62FD4BB8" w14:textId="39F446E5" w:rsidR="00EC5837" w:rsidRPr="00754A45" w:rsidRDefault="0028321C" w:rsidP="0028321C">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="002E4918">
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00754A45">
               <w:rPr>
                 <w:rStyle w:val="ISEMainbodytextBoldCharChar"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...2 lines deleted...]
-              </w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidR="005316C1" w:rsidRPr="002E4918">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="005316C1" w:rsidRPr="00754A45">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="001A0583" w:rsidRPr="002E4918">
-[...16 lines deleted...]
-          <w:p w:rsidR="00476200" w:rsidRPr="002E4918" w:rsidRDefault="00476200" w:rsidP="0028321C">
+            <w:r w:rsidR="001A0583" w:rsidRPr="00754A45">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">State the number of </w:t>
+            </w:r>
+            <w:r w:rsidR="0069720B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qualified Executives </w:t>
+            </w:r>
+            <w:r w:rsidR="001A0583" w:rsidRPr="00754A45">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>who will be</w:t>
+            </w:r>
+            <w:r w:rsidR="00630CA2" w:rsidRPr="00754A45">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> involved in </w:t>
+            </w:r>
+            <w:r w:rsidR="00923C7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidR="00630CA2" w:rsidRPr="00754A45">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ponsor activities</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A4EBD38" w14:textId="77777777" w:rsidR="00476200" w:rsidRPr="00754A45" w:rsidRDefault="00476200" w:rsidP="0028321C">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A0583" w:rsidRPr="002E4918" w:rsidTr="00193FA8">
+      <w:tr w:rsidR="001A0583" w:rsidRPr="002E4918" w14:paraId="58D59D77" w14:textId="77777777" w:rsidTr="00FB5843">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="190" w:type="dxa"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9186" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:tcW w:w="9025" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="001A0583" w:rsidRPr="002E4918" w:rsidRDefault="004412E3" w:rsidP="001A0583">
+          <w:p w14:paraId="714756B0" w14:textId="632F8926" w:rsidR="001A0583" w:rsidRPr="00754A45" w:rsidRDefault="004412E3" w:rsidP="001A0583">
             <w:pPr>
               <w:pStyle w:val="ISENote"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-              <w:lastRenderedPageBreak/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00754A45">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="001A0583" w:rsidRPr="002E4918">
-[...5 lines deleted...]
-              <w:t>A sponsor employee form must be completed in respect of each employee who will be engaged in sponsorship work.</w:t>
+            <w:r w:rsidR="001A0583" w:rsidRPr="00754A45">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A </w:t>
+            </w:r>
+            <w:r w:rsidR="00BB44CF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Qualified Executiv</w:t>
+            </w:r>
+            <w:r w:rsidR="0070538C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidR="001A0583" w:rsidRPr="00754A45">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E54415">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Application </w:t>
+            </w:r>
+            <w:r w:rsidR="00AC5A50">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>F</w:t>
+            </w:r>
+            <w:r w:rsidR="001A0583" w:rsidRPr="00754A45">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">orm must be completed in respect of each </w:t>
+            </w:r>
+            <w:r w:rsidR="0070538C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="009C7C04">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qualified Executive </w:t>
+            </w:r>
+            <w:r w:rsidR="001A0583" w:rsidRPr="00754A45">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>who will be engaged in sponsorship work.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A0583" w:rsidRPr="002E4918" w:rsidTr="00193FA8">
+      <w:tr w:rsidR="00EB6DD7" w:rsidRPr="002E4918" w14:paraId="7EF27E2E" w14:textId="77777777" w:rsidTr="00FB5843">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9186" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:tcW w:w="9215" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5BA8CC0D" w14:textId="77777777" w:rsidR="00EB6DD7" w:rsidRDefault="00630CA2" w:rsidP="00EB6DD7">
+            <w:pPr>
+              <w:pStyle w:val="ISENote"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00754A45">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r w:rsidR="00EB6DD7" w:rsidRPr="00754A45">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ote:</w:t>
+            </w:r>
+            <w:r w:rsidR="00EB6DD7" w:rsidRPr="00754A45">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> copies of procedures may be requested </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00754A45">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>during the application process.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D6320EA" w14:textId="77777777" w:rsidR="001B5774" w:rsidRPr="00754A45" w:rsidRDefault="001B5774" w:rsidP="00EB6DD7">
+            <w:pPr>
+              <w:pStyle w:val="ISENote"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0096374F" w:rsidRPr="002E4918" w14:paraId="322600EA" w14:textId="77777777" w:rsidTr="00FB5843">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8364" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="001A0583" w:rsidRPr="002E4918" w:rsidRDefault="00476200" w:rsidP="00FE65B7">
+          <w:p w14:paraId="37DFAE5C" w14:textId="2B53467B" w:rsidR="0096374F" w:rsidRPr="00754A45" w:rsidRDefault="00C75A42" w:rsidP="00FB5843">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
-              <w:rPr>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7980"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C75A42">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidR="005316C1" w:rsidRPr="002E4918">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="005316C1" w:rsidRPr="00754A45">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00EB6DD7" w:rsidRPr="002E4918">
-[...11 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="0096374F" w:rsidRPr="00754A45">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Is there any other information which you think may be relevant </w:t>
+            </w:r>
+            <w:r w:rsidR="005316C1" w:rsidRPr="00754A45">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidR="005316C1" w:rsidRPr="002E4918">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="005316C1" w:rsidRPr="00754A45">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00EB6DD7" w:rsidRPr="002E4918">
-[...5 lines deleted...]
-              <w:t>their proper authority?</w:t>
+            <w:r w:rsidR="00547E88" w:rsidRPr="00754A45">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">to Euronext Dublin </w:t>
+            </w:r>
+            <w:r w:rsidR="0096374F" w:rsidRPr="00754A45">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>in considering this application?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B30DECF" w14:textId="5B056483" w:rsidR="007B5272" w:rsidRPr="00754A45" w:rsidRDefault="00DD4312" w:rsidP="008D7590">
+            <w:pPr>
+              <w:pStyle w:val="ISEMainbodytext"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="007B5272" w:rsidRPr="00754A45">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(if the answer is yes, please give details on a separate sheet)</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...10 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9186" w:type="dxa"/>
-[...170 lines deleted...]
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="0096374F" w:rsidRPr="002E4918" w:rsidRDefault="008D7590" w:rsidP="008D7590">
-[...97 lines deleted...]
-          <w:p w:rsidR="0096374F" w:rsidRPr="002E4918" w:rsidRDefault="0096374F" w:rsidP="0096374F">
+          <w:p w14:paraId="3CE06771" w14:textId="77777777" w:rsidR="0096374F" w:rsidRPr="002E4918" w:rsidRDefault="0096374F" w:rsidP="00FB5843">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytextBold"/>
+              <w:ind w:left="-10" w:hanging="573"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E4918">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidR="00A96BE2" w:rsidRPr="002E4918">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
@@ -5775,309 +6204,444 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="002E4918">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Yes/No</w:t>
             </w:r>
             <w:r w:rsidR="00A96BE2" w:rsidRPr="002E4918">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008D7590" w:rsidRPr="002E4918" w:rsidRDefault="008D7590" w:rsidP="0096374F">
+          <w:p w14:paraId="07ED3564" w14:textId="77777777" w:rsidR="008D7590" w:rsidRPr="002E4918" w:rsidRDefault="008D7590" w:rsidP="0096374F">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytextBold"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D7590" w:rsidRPr="002E4918" w:rsidTr="00193FA8">
+      <w:tr w:rsidR="008D7590" w:rsidRPr="002E4918" w14:paraId="6F395C99" w14:textId="77777777" w:rsidTr="00FB5843">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7088" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="8364" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="76FDE4B3" w14:textId="77777777" w:rsidR="00193FA8" w:rsidRPr="002E4918" w:rsidRDefault="00193FA8" w:rsidP="008D7590">
+            <w:pPr>
+              <w:pStyle w:val="ISEMainbodytext"/>
+              <w:rPr>
+                <w:rStyle w:val="ISEMainbodytextBoldCharChar"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="053BA31D" w14:textId="7C47E852" w:rsidR="008D7590" w:rsidRPr="00075732" w:rsidRDefault="00193FA8" w:rsidP="00D42218">
+            <w:pPr>
+              <w:pStyle w:val="ISEMainbodytext"/>
+              <w:ind w:firstLine="1"/>
+              <w:rPr>
+                <w:rStyle w:val="ISEMainbodytextBoldCharChar"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075732">
+              <w:rPr>
+                <w:rStyle w:val="ISEMainbodytextBoldCharChar"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Section </w:t>
+            </w:r>
+            <w:r w:rsidR="00EB4FD9">
+              <w:rPr>
+                <w:rStyle w:val="ISEMainbodytextBoldCharChar"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075732">
+              <w:rPr>
+                <w:rStyle w:val="ISEMainbodytextBoldCharChar"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> is for </w:t>
+            </w:r>
+            <w:r w:rsidR="007B5272" w:rsidRPr="00075732">
+              <w:rPr>
+                <w:rStyle w:val="ISEMainbodytextBoldCharChar"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>applicants applying to become Tier</w:t>
+            </w:r>
+            <w:r w:rsidR="00360B57">
+              <w:rPr>
+                <w:rStyle w:val="ISEMainbodytextBoldCharChar"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2</w:t>
+            </w:r>
+            <w:r w:rsidR="00D42218">
+              <w:rPr>
+                <w:rStyle w:val="ISEMainbodytextBoldCharChar"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00DD5B07">
+              <w:rPr>
+                <w:rStyle w:val="ISEMainbodytextBoldCharChar"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidR="007B5272" w:rsidRPr="00075732">
+              <w:rPr>
+                <w:rStyle w:val="ISEMainbodytextBoldCharChar"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ponsor</w:t>
+            </w:r>
+            <w:r w:rsidR="00075732">
+              <w:rPr>
+                <w:rStyle w:val="ISEMainbodytextBoldCharChar"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D42218">
+              <w:rPr>
+                <w:rStyle w:val="ISEMainbodytextBoldCharChar"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>only</w:t>
+            </w:r>
+            <w:r w:rsidR="007B5272" w:rsidRPr="00075732">
+              <w:rPr>
+                <w:rStyle w:val="ISEMainbodytextBoldCharChar"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BED3B38" w14:textId="77777777" w:rsidR="00193FA8" w:rsidRPr="002E4918" w:rsidRDefault="00193FA8" w:rsidP="008D7590">
+            <w:pPr>
+              <w:pStyle w:val="ISEMainbodytext"/>
+              <w:rPr>
+                <w:rStyle w:val="ISEMainbodytextBoldCharChar"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3705A936" w14:textId="77777777" w:rsidR="008D7590" w:rsidRPr="002E4918" w:rsidRDefault="008D7590" w:rsidP="00D42218">
+            <w:pPr>
+              <w:pStyle w:val="ISEMainbodytextBold"/>
+              <w:ind w:firstLine="289"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D7590" w:rsidRPr="002E4918" w14:paraId="1AB80484" w14:textId="77777777" w:rsidTr="00FB5843">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8364" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00193FA8" w:rsidRPr="002E4918" w:rsidRDefault="00193FA8" w:rsidP="008D7590">
+          <w:p w14:paraId="60A50AEB" w14:textId="0F60DDB5" w:rsidR="00CE1EF7" w:rsidRDefault="001B5774" w:rsidP="00CE1EF7">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="340"/>
+                <w:tab w:val="left" w:pos="313"/>
+              </w:tabs>
+              <w:ind w:left="425" w:right="-794" w:hanging="425"/>
               <w:rPr>
                 <w:rStyle w:val="ISEMainbodytextBoldCharChar"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="008D7590" w:rsidRPr="002E4918" w:rsidRDefault="00193FA8" w:rsidP="008D7590">
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="ISEMainbodytextBoldCharChar"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidR="007B5272" w:rsidRPr="00DD5B07">
+              <w:rPr>
+                <w:rStyle w:val="ISEMainbodytextBoldCharChar"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00193FA8" w:rsidRPr="00DD5B07">
+              <w:rPr>
+                <w:rStyle w:val="ISEMainbodytextBoldCharChar"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Please provide details of how the applicant pro</w:t>
+            </w:r>
+            <w:r w:rsidR="00547E88" w:rsidRPr="00DD5B07">
+              <w:rPr>
+                <w:rStyle w:val="ISEMainbodytextBoldCharChar"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>poses to comply with</w:t>
+            </w:r>
+            <w:r w:rsidR="00056663">
+              <w:rPr>
+                <w:rStyle w:val="ISEMainbodytextBoldCharChar"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E5432E">
+              <w:rPr>
+                <w:rStyle w:val="ISEMainbodytextBoldCharChar"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rule 1.1 </w:t>
+            </w:r>
+            <w:r w:rsidR="00547E88" w:rsidRPr="00DD5B07">
+              <w:rPr>
+                <w:rStyle w:val="ISEMainbodytextBoldCharChar"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06A24D93" w14:textId="36A0BD8D" w:rsidR="008D7590" w:rsidRPr="00DD5B07" w:rsidRDefault="00CE1EF7" w:rsidP="00CE1EF7">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="340"/>
+                <w:tab w:val="left" w:pos="313"/>
+              </w:tabs>
+              <w:ind w:left="425" w:right="-794" w:hanging="425"/>
               <w:rPr>
                 <w:rStyle w:val="ISEMainbodytextBoldCharChar"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="002E4918">
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="ISEMainbodytextBoldCharChar"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...5 lines deleted...]
-            <w:r w:rsidR="007B5272" w:rsidRPr="002E4918">
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00547E88" w:rsidRPr="00DD5B07">
               <w:rPr>
                 <w:rStyle w:val="ISEMainbodytextBoldCharChar"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...5 lines deleted...]
-            <w:r w:rsidR="007B5272" w:rsidRPr="002E4918">
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Euronext Dublin’s </w:t>
+            </w:r>
+            <w:r w:rsidR="00193FA8" w:rsidRPr="00DD5B07">
               <w:rPr>
                 <w:rStyle w:val="ISEMainbodytextBoldCharChar"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...6 lines deleted...]
-            <w:r w:rsidR="007B5272" w:rsidRPr="002E4918">
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Rules for Investment Fund Sponsors.</w:t>
+            </w:r>
+            <w:r w:rsidR="00193FA8" w:rsidRPr="00DD5B07">
               <w:rPr>
                 <w:rStyle w:val="ISEMainbodytextBoldCharChar"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...15 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2098" w:type="dxa"/>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="008D7590" w:rsidRPr="002E4918" w:rsidRDefault="008D7590" w:rsidP="0096374F">
-[...98 lines deleted...]
-          <w:p w:rsidR="008D7590" w:rsidRPr="002E4918" w:rsidRDefault="00547E88" w:rsidP="00547E88">
+          <w:p w14:paraId="1B86BAC6" w14:textId="7D5CBFE4" w:rsidR="008D7590" w:rsidRPr="002E4918" w:rsidRDefault="008D7590" w:rsidP="00E5432E">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytextBold"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="340"/>
                 <w:tab w:val="left" w:pos="1361"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002E4918">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB6DD7" w:rsidRPr="002E4918" w:rsidTr="00193FA8">
+      <w:tr w:rsidR="00EB6DD7" w:rsidRPr="002E4918" w14:paraId="2DD7C3B3" w14:textId="77777777" w:rsidTr="00FB5843">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9186" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:tcW w:w="9215" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E6D30"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00EB6DD7" w:rsidRPr="002E4918" w:rsidRDefault="00EB6DD7" w:rsidP="000D5259">
+          <w:p w14:paraId="2091F37A" w14:textId="77777777" w:rsidR="00EB6DD7" w:rsidRPr="002E4918" w:rsidRDefault="00EB6DD7" w:rsidP="000D5259">
             <w:pPr>
               <w:pStyle w:val="ISENote"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00193FA8" w:rsidRPr="002E4918" w:rsidRDefault="00547E88" w:rsidP="000D5259">
+          <w:p w14:paraId="1A3659A7" w14:textId="77777777" w:rsidR="00193FA8" w:rsidRPr="002E4918" w:rsidRDefault="00547E88" w:rsidP="000D5259">
             <w:pPr>
               <w:pStyle w:val="ISENote"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E4918">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -6140,1104 +6704,1443 @@
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002E4918">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002E4918">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00193FA8" w:rsidRPr="002E4918" w:rsidRDefault="00193FA8" w:rsidP="00193FA8">
+          <w:p w14:paraId="321A1657" w14:textId="77777777" w:rsidR="00193FA8" w:rsidRPr="002E4918" w:rsidRDefault="00193FA8" w:rsidP="00193FA8">
             <w:pPr>
               <w:pStyle w:val="ISENote"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="001D7E2D" w:rsidRDefault="001D7E2D" w:rsidP="001D7E2D">
+    <w:p w14:paraId="497B776E" w14:textId="77777777" w:rsidR="001D7E2D" w:rsidRDefault="001D7E2D" w:rsidP="001D7E2D">
       <w:pPr>
         <w:pStyle w:val="spacingreturntopofpage"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2098"/>
         <w:gridCol w:w="6294"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C16F2A" w:rsidRPr="00700EA2" w:rsidTr="00C16F2A">
+      <w:tr w:rsidR="00C16F2A" w:rsidRPr="00700EA2" w14:paraId="6F235253" w14:textId="77777777" w:rsidTr="00C16F2A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8392" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C16F2A" w:rsidRPr="00700EA2" w:rsidRDefault="00C16F2A" w:rsidP="00547E88">
+          <w:p w14:paraId="20A182CA" w14:textId="77777777" w:rsidR="00C16F2A" w:rsidRPr="00DD5B07" w:rsidRDefault="00C16F2A" w:rsidP="00547E88">
             <w:pPr>
               <w:pStyle w:val="ISESubheadingNoRuleabove"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00FE65B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5B07">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Sponsor’s undertaking to </w:t>
             </w:r>
-            <w:r w:rsidR="00547E88">
+            <w:r w:rsidR="00547E88" w:rsidRPr="00DD5B07">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Euronext Dublin</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FE65B7">
+            <w:r w:rsidRPr="00DD5B07">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00DD5B07">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="00C16F2A">
+            <w:r w:rsidRPr="00DD5B07">
               <w:rPr>
                 <w:rStyle w:val="ISEMainbodytextChar"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(to be signed by all applicants).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C16F2A" w:rsidRPr="00700EA2" w:rsidTr="00C16F2A">
+      <w:tr w:rsidR="00C16F2A" w:rsidRPr="00700EA2" w14:paraId="3EADA1D6" w14:textId="77777777" w:rsidTr="00C16F2A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8392" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C16F2A" w:rsidRPr="009E4ED5" w:rsidRDefault="00630CA2" w:rsidP="00547E88">
+          <w:p w14:paraId="391A3D47" w14:textId="77777777" w:rsidR="00C16F2A" w:rsidRPr="00DD5B07" w:rsidRDefault="00630CA2" w:rsidP="00547E88">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
-            </w:pPr>
-            <w:r w:rsidRPr="009E4ED5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5B07">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">We apply for approval as a </w:t>
             </w:r>
-            <w:r w:rsidR="00AC5F58">
+            <w:r w:rsidR="00AC5F58" w:rsidRPr="00DD5B07">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Tier 1 S</w:t>
             </w:r>
-            <w:r w:rsidRPr="009E4ED5">
+            <w:r w:rsidRPr="00DD5B07">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>ponsor</w:t>
             </w:r>
-            <w:r w:rsidR="00AC5F58">
+            <w:r w:rsidR="00AC5F58" w:rsidRPr="00DD5B07">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>/Tier 2 Sponsor</w:t>
             </w:r>
-            <w:r w:rsidRPr="009E4ED5">
+            <w:r w:rsidRPr="00DD5B07">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve"> for the purpose of the </w:t>
             </w:r>
-            <w:r w:rsidR="00AC5F58">
+            <w:r w:rsidR="00AC5F58" w:rsidRPr="00DD5B07">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">Rules for Investment Fund Sponsors (the “Rules”). </w:t>
             </w:r>
-            <w:r w:rsidRPr="009E4ED5">
+            <w:r w:rsidRPr="00DD5B07">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">We undertake with </w:t>
             </w:r>
-            <w:r w:rsidR="00AC5F58">
+            <w:r w:rsidR="00AC5F58" w:rsidRPr="00DD5B07">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>y</w:t>
             </w:r>
-            <w:r w:rsidRPr="009E4ED5">
+            <w:r w:rsidRPr="00DD5B07">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>ou that if you grant this application:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C16F2A" w:rsidRPr="00700EA2" w:rsidTr="00C16F2A">
+      <w:tr w:rsidR="00C16F2A" w:rsidRPr="00700EA2" w14:paraId="13AF9B9F" w14:textId="77777777" w:rsidTr="00C16F2A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8392" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00630CA2" w:rsidRPr="00630CA2" w:rsidRDefault="00630CA2" w:rsidP="00193FA8">
+          <w:p w14:paraId="26266ECD" w14:textId="77777777" w:rsidR="00630CA2" w:rsidRPr="00DD5B07" w:rsidRDefault="00630CA2" w:rsidP="00193FA8">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="340"/>
                 <w:tab w:val="left" w:pos="709"/>
               </w:tabs>
               <w:ind w:left="680" w:hanging="680"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DD5B07">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
-            <w:r w:rsidRPr="00630CA2">
-              <w:rPr>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DD5B07">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">We will discharge our responsibilities as a </w:t>
             </w:r>
-            <w:r w:rsidR="00AC5F58">
-              <w:rPr>
+            <w:r w:rsidR="00AC5F58" w:rsidRPr="00DD5B07">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Tier 1 S</w:t>
             </w:r>
-            <w:r w:rsidRPr="00630CA2">
-              <w:rPr>
+            <w:r w:rsidRPr="00DD5B07">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ponsor</w:t>
             </w:r>
-            <w:r w:rsidR="00AC5F58">
-              <w:rPr>
+            <w:r w:rsidR="00AC5F58" w:rsidRPr="00DD5B07">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>/Tier 2 Sponsor</w:t>
             </w:r>
-            <w:r w:rsidRPr="00630CA2">
-              <w:rPr>
+            <w:r w:rsidRPr="00DD5B07">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> under the </w:t>
             </w:r>
-            <w:r w:rsidR="00AC5F58">
-              <w:rPr>
+            <w:r w:rsidR="00AC5F58" w:rsidRPr="00DD5B07">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Rules</w:t>
             </w:r>
-            <w:r w:rsidRPr="00630CA2">
-              <w:rPr>
+            <w:r w:rsidRPr="00DD5B07">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> from time to time.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00630CA2" w:rsidRPr="00630CA2" w:rsidRDefault="00630CA2" w:rsidP="00193FA8">
+          <w:p w14:paraId="2B758311" w14:textId="77777777" w:rsidR="00630CA2" w:rsidRPr="00DD5B07" w:rsidRDefault="00630CA2" w:rsidP="00193FA8">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="340"/>
                 <w:tab w:val="left" w:pos="709"/>
               </w:tabs>
               <w:ind w:left="680" w:hanging="680"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5B07">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ii</w:t>
             </w:r>
-            <w:r w:rsidRPr="00630CA2">
-              <w:rPr>
+            <w:r w:rsidRPr="00DD5B07">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t>We will advise you in writing without delay of our resignation or dismissal, giving details of any relevant facts or circumstances.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00630CA2" w:rsidRPr="00630CA2" w:rsidRDefault="00630CA2" w:rsidP="00193FA8">
+          <w:p w14:paraId="5631FFC9" w14:textId="50064895" w:rsidR="00630CA2" w:rsidRPr="00DD5B07" w:rsidRDefault="00630CA2" w:rsidP="00193FA8">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="340"/>
                 <w:tab w:val="left" w:pos="709"/>
               </w:tabs>
               <w:ind w:left="680" w:hanging="680"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5B07">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>iii</w:t>
             </w:r>
-            <w:r w:rsidRPr="00630CA2">
-              <w:rPr>
+            <w:r w:rsidRPr="00DD5B07">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
-              <w:t>We will not perform the role of sponsor for any organisation from which we are not independent except with your specific permission.</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00630CA2" w:rsidRPr="00630CA2" w:rsidRDefault="00630CA2" w:rsidP="00193FA8">
+              <w:t xml:space="preserve">We will not perform the role of </w:t>
+            </w:r>
+            <w:r w:rsidR="0087384F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD5B07">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ponsor for any organisation from which we are not independent except with your specific permission.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="572EAF57" w14:textId="77777777" w:rsidR="00630CA2" w:rsidRPr="00DD5B07" w:rsidRDefault="00630CA2" w:rsidP="00193FA8">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="340"/>
                 <w:tab w:val="left" w:pos="709"/>
               </w:tabs>
               <w:ind w:left="680" w:hanging="680"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DD5B07">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>iv</w:t>
             </w:r>
-            <w:r w:rsidRPr="00630CA2">
-              <w:rPr>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DD5B07">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t>We acknowledge that you may censure us and/or remove our name from the Register of Sponsors maintained by you if you consider that we are in breach of our responsibilities and that you may publicise the fact that you have done so and the reasons for your action.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00630CA2" w:rsidRPr="0090020A" w:rsidRDefault="00630CA2" w:rsidP="00193FA8">
+          <w:p w14:paraId="350976F8" w14:textId="77777777" w:rsidR="00630CA2" w:rsidRPr="00DD5B07" w:rsidRDefault="00630CA2" w:rsidP="00193FA8">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="0090020A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5B07">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">We declare that the information supplied is complete and correct and agree to comply with the notification requirements contained in the </w:t>
             </w:r>
-            <w:r w:rsidR="00AC5F58">
+            <w:r w:rsidR="00AC5F58" w:rsidRPr="00DD5B07">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Rules</w:t>
             </w:r>
-            <w:r w:rsidRPr="0090020A">
+            <w:r w:rsidRPr="00DD5B07">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C16F2A" w:rsidRPr="00B04E6F" w:rsidRDefault="00630CA2" w:rsidP="00193FA8">
+          <w:p w14:paraId="4725E42E" w14:textId="3CDD204D" w:rsidR="00C16F2A" w:rsidRPr="00DD5B07" w:rsidRDefault="00630CA2" w:rsidP="00193FA8">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
               <w:jc w:val="both"/>
-            </w:pPr>
-[...3 lines deleted...]
-            <w:r w:rsidR="00AC5F58">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5B07">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>We have read the criteria for</w:t>
+            </w:r>
+            <w:r w:rsidR="00F974A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> becoming a </w:t>
+            </w:r>
+            <w:r w:rsidR="00E70048">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD5B07">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ponsor as set out in the </w:t>
+            </w:r>
+            <w:r w:rsidR="00AC5F58" w:rsidRPr="00DD5B07">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">Rules </w:t>
             </w:r>
-            <w:r w:rsidRPr="0090020A">
+            <w:r w:rsidRPr="00DD5B07">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>and believe that this application conforms to the criteria (except as specifically notified</w:t>
             </w:r>
-            <w:r w:rsidR="00B04E6F">
+            <w:r w:rsidR="00B04E6F" w:rsidRPr="00DD5B07">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve"> to you with this application).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B04E6F" w:rsidRPr="00700EA2" w:rsidTr="00B04E6F">
+      <w:tr w:rsidR="00B04E6F" w:rsidRPr="00700EA2" w14:paraId="215BC35A" w14:textId="77777777" w:rsidTr="00B04E6F">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8392" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00B04E6F" w:rsidRPr="00CF3ADA" w:rsidRDefault="00B04E6F" w:rsidP="00AC5F58">
+          <w:p w14:paraId="52F1CD3F" w14:textId="77777777" w:rsidR="00B04E6F" w:rsidRPr="00DD5B07" w:rsidRDefault="00B04E6F" w:rsidP="00AC5F58">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytextBold"/>
-            </w:pPr>
-[...27 lines deleted...]
-            <w:r w:rsidR="00AC5F58">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5B07">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>This undertaking must be signed by two Directors of the Sponsor, or, in the case of a Partnership, by two Partners</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC5F58" w:rsidRPr="00DD5B07">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00220E09" w:rsidRPr="00700EA2" w:rsidTr="00374136">
+      <w:tr w:rsidR="00220E09" w:rsidRPr="00700EA2" w14:paraId="48C77A76" w14:textId="77777777" w:rsidTr="00374136">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8392" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00220E09" w:rsidRPr="00CF3ADA" w:rsidRDefault="00220E09" w:rsidP="00374136">
+          <w:p w14:paraId="586228E3" w14:textId="77777777" w:rsidR="00220E09" w:rsidRPr="00FB5843" w:rsidRDefault="00220E09" w:rsidP="00374136">
             <w:pPr>
               <w:pStyle w:val="ISETableColumnHeading"/>
+              <w:rPr>
+                <w:color w:val="008D7F"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00220E09" w:rsidRPr="00700EA2" w:rsidTr="00374136">
+      <w:tr w:rsidR="00220E09" w:rsidRPr="00700EA2" w14:paraId="6B1ABAB4" w14:textId="77777777" w:rsidTr="00374136">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8392" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="2E6D30"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00220E09" w:rsidRPr="00700EA2" w:rsidRDefault="00220E09" w:rsidP="00374136">
+          <w:p w14:paraId="27B1CD39" w14:textId="77777777" w:rsidR="00220E09" w:rsidRPr="00FB5843" w:rsidRDefault="00220E09" w:rsidP="00374136">
             <w:pPr>
               <w:pStyle w:val="ISETableColumnHeading"/>
-            </w:pPr>
-[...4 lines deleted...]
-              <w:t>ed by</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB5843">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Signed by</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00220E09" w:rsidRPr="00700EA2" w:rsidTr="00374136">
+      <w:tr w:rsidR="00220E09" w:rsidRPr="00700EA2" w14:paraId="179220FF" w14:textId="77777777" w:rsidTr="00374136">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2098" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="2E6D30"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00220E09" w:rsidRPr="00ED6E61" w:rsidRDefault="00220E09" w:rsidP="00374136">
+          <w:p w14:paraId="7B7971AA" w14:textId="77777777" w:rsidR="00220E09" w:rsidRPr="00DD5B07" w:rsidRDefault="00220E09" w:rsidP="00374136">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
               <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-IE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6294" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="2E6D30"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00220E09" w:rsidRPr="00CB3CE5" w:rsidRDefault="00220E09" w:rsidP="00374136">
+          <w:p w14:paraId="7D0A84B5" w14:textId="77777777" w:rsidR="00220E09" w:rsidRPr="00DD5B07" w:rsidRDefault="00220E09" w:rsidP="00374136">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytextBold"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00220E09" w:rsidRPr="00700EA2" w:rsidTr="00374136">
+      <w:tr w:rsidR="00220E09" w:rsidRPr="00700EA2" w14:paraId="06B2F490" w14:textId="77777777" w:rsidTr="00374136">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2098" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="2E6D30"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00220E09" w:rsidRPr="00F818FC" w:rsidRDefault="00220E09" w:rsidP="00374136">
+          <w:p w14:paraId="5C08993F" w14:textId="77777777" w:rsidR="00220E09" w:rsidRPr="00DD5B07" w:rsidRDefault="00220E09" w:rsidP="00374136">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
-            </w:pPr>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5B07">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-IE"/>
               </w:rPr>
               <w:t>on behalf of</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6294" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="2E6D30"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00220E09" w:rsidRPr="00700EA2" w:rsidRDefault="00A96BE2" w:rsidP="00374136">
+          <w:p w14:paraId="50EBF215" w14:textId="77777777" w:rsidR="00220E09" w:rsidRPr="00DD5B07" w:rsidRDefault="00A96BE2" w:rsidP="00374136">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytextBold"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00CB3CE5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5B07">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00220E09" w:rsidRPr="00CB3CE5">
+            <w:r w:rsidR="00220E09" w:rsidRPr="00DD5B07">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00CB3CE5">
+            <w:r w:rsidRPr="00DD5B07">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00DD5B07">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00220E09" w:rsidRPr="00CB3CE5">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00CB3CE5">
+            <w:r w:rsidR="00220E09" w:rsidRPr="00DD5B07">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00220E09" w:rsidRPr="00DD5B07">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00220E09" w:rsidRPr="00DD5B07">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00220E09" w:rsidRPr="00DD5B07">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00220E09" w:rsidRPr="00DD5B07">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD5B07">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E95E0B" w:rsidRPr="00700EA2" w:rsidTr="00374136">
+      <w:tr w:rsidR="00E95E0B" w:rsidRPr="00700EA2" w14:paraId="77E8ABE8" w14:textId="77777777" w:rsidTr="00374136">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8392" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00E95E0B" w:rsidRPr="00CF3ADA" w:rsidRDefault="00E95E0B" w:rsidP="00374136">
+          <w:p w14:paraId="1A5CDF21" w14:textId="77777777" w:rsidR="00E95E0B" w:rsidRPr="00DD5B07" w:rsidRDefault="00E95E0B" w:rsidP="00374136">
             <w:pPr>
               <w:pStyle w:val="ISETableColumnHeading"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E95E0B" w:rsidRPr="00700EA2" w:rsidTr="00374136">
+      <w:tr w:rsidR="00E95E0B" w:rsidRPr="00700EA2" w14:paraId="1450B448" w14:textId="77777777" w:rsidTr="00374136">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8392" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="2E6D30"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00E95E0B" w:rsidRPr="00700EA2" w:rsidRDefault="00E95E0B" w:rsidP="00374136">
+          <w:p w14:paraId="3417E8F4" w14:textId="77777777" w:rsidR="00E95E0B" w:rsidRPr="00DD5B07" w:rsidRDefault="00E95E0B" w:rsidP="00374136">
             <w:pPr>
               <w:pStyle w:val="ISETableColumnHeading"/>
-            </w:pPr>
-[...4 lines deleted...]
-              <w:t>ed by</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E80EB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Signed by</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E95E0B" w:rsidRPr="00700EA2" w:rsidTr="00374136">
+      <w:tr w:rsidR="00E95E0B" w:rsidRPr="00700EA2" w14:paraId="75B954F1" w14:textId="77777777" w:rsidTr="00374136">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2098" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="2E6D30"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00E95E0B" w:rsidRPr="00ED6E61" w:rsidRDefault="00E95E0B" w:rsidP="00374136">
+          <w:p w14:paraId="7720E740" w14:textId="77777777" w:rsidR="00E95E0B" w:rsidRPr="00FB5843" w:rsidRDefault="00E95E0B" w:rsidP="00374136">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
               <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="008D7F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-IE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6294" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="2E6D30"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E95E0B" w:rsidRPr="00CB3CE5" w:rsidRDefault="00E95E0B" w:rsidP="00374136">
+          <w:p w14:paraId="44546BD3" w14:textId="77777777" w:rsidR="00E95E0B" w:rsidRPr="00DD5B07" w:rsidRDefault="00E95E0B" w:rsidP="00374136">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytextBold"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E95E0B" w:rsidRPr="00700EA2" w:rsidTr="00374136">
+      <w:tr w:rsidR="00E95E0B" w:rsidRPr="00700EA2" w14:paraId="03DDBA2C" w14:textId="77777777" w:rsidTr="00374136">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2098" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="2E6D30"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00E95E0B" w:rsidRPr="00F818FC" w:rsidRDefault="00E95E0B" w:rsidP="00374136">
+          <w:p w14:paraId="61FC92D7" w14:textId="77777777" w:rsidR="00E95E0B" w:rsidRPr="00DD5B07" w:rsidRDefault="00E95E0B" w:rsidP="00374136">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytext"/>
-            </w:pPr>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5B07">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-IE"/>
               </w:rPr>
               <w:t>on behalf of</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6294" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="2E6D30"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E95E0B" w:rsidRPr="00700EA2" w:rsidRDefault="00A96BE2" w:rsidP="00374136">
+          <w:p w14:paraId="319A3486" w14:textId="77777777" w:rsidR="00E95E0B" w:rsidRPr="00DD5B07" w:rsidRDefault="00A96BE2" w:rsidP="00374136">
             <w:pPr>
               <w:pStyle w:val="ISEMainbodytextBold"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00CB3CE5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5B07">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00E95E0B" w:rsidRPr="00CB3CE5">
+            <w:r w:rsidR="00E95E0B" w:rsidRPr="00DD5B07">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00CB3CE5">
+            <w:r w:rsidRPr="00DD5B07">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00DD5B07">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00E95E0B" w:rsidRPr="00CB3CE5">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00CB3CE5">
+            <w:r w:rsidR="00E95E0B" w:rsidRPr="00DD5B07">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E95E0B" w:rsidRPr="00DD5B07">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E95E0B" w:rsidRPr="00DD5B07">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E95E0B" w:rsidRPr="00DD5B07">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E95E0B" w:rsidRPr="00DD5B07">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD5B07">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00220E09" w:rsidRPr="00723717" w:rsidTr="00374136">
+      <w:tr w:rsidR="00220E09" w:rsidRPr="00723717" w14:paraId="4E4199D5" w14:textId="77777777" w:rsidTr="00374136">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8392" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00220E09" w:rsidRPr="00723717" w:rsidRDefault="00220E09" w:rsidP="00AC5F58">
+          <w:p w14:paraId="6C3BD404" w14:textId="77777777" w:rsidR="00220E09" w:rsidRPr="00DD5B07" w:rsidRDefault="00220E09" w:rsidP="00AC5F58">
             <w:pPr>
               <w:pStyle w:val="ISENote"/>
               <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00220E09" w:rsidRDefault="00220E09" w:rsidP="00F75C20">
+    <w:p w14:paraId="45B76E4C" w14:textId="77777777" w:rsidR="00220E09" w:rsidRDefault="00220E09" w:rsidP="00F75C20">
       <w:pPr>
         <w:pStyle w:val="spacingreturntopofpage"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001E1C7A" w:rsidRDefault="001E1C7A" w:rsidP="00F75C20">
+    <w:p w14:paraId="290F455C" w14:textId="77777777" w:rsidR="001E1C7A" w:rsidRDefault="001E1C7A" w:rsidP="00FB5843">
+      <w:pPr>
+        <w:pStyle w:val="spacingreturntopofpage"/>
+        <w:ind w:right="-680"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49E4958A" w14:textId="77777777" w:rsidR="001E1C7A" w:rsidRDefault="001E1C7A" w:rsidP="00F75C20">
       <w:pPr>
         <w:pStyle w:val="spacingreturntopofpage"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001E1C7A" w:rsidRDefault="001E1C7A" w:rsidP="00F75C20">
+    <w:p w14:paraId="6149B509" w14:textId="77777777" w:rsidR="001E1C7A" w:rsidRDefault="001E1C7A" w:rsidP="00F75C20">
       <w:pPr>
         <w:pStyle w:val="spacingreturntopofpage"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001E1C7A" w:rsidRDefault="001E1C7A" w:rsidP="00F75C20">
+    <w:p w14:paraId="63B2F54E" w14:textId="77777777" w:rsidR="001E1C7A" w:rsidRDefault="001E1C7A" w:rsidP="00F75C20">
       <w:pPr>
         <w:pStyle w:val="spacingreturntopofpage"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001E1C7A" w:rsidRDefault="001E1C7A" w:rsidP="00F75C20">
-[...31 lines deleted...]
-    <w:p w:rsidR="001E1C7A" w:rsidRPr="001E1C7A" w:rsidRDefault="001E1C7A" w:rsidP="001E1C7A">
+    <w:p w14:paraId="21325377" w14:textId="77777777" w:rsidR="001E1C7A" w:rsidRPr="001E1C7A" w:rsidRDefault="001E1C7A" w:rsidP="001E1C7A">
       <w:pPr>
         <w:pStyle w:val="spacingreturntopofpage"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001E1C7A" w:rsidRPr="001E1C7A" w:rsidRDefault="001E1C7A" w:rsidP="001E1C7A">
+    <w:p w14:paraId="22B8B16F" w14:textId="74E85298" w:rsidR="001E1C7A" w:rsidRPr="001E1C7A" w:rsidRDefault="001E1C7A" w:rsidP="001E1C7A">
       <w:pPr>
         <w:pStyle w:val="spacingreturntopofpage"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E1C7A">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Your attention is drawn to the Privacy Statement of the Irish Stock Exchange trading as Euronext Dublin, accessible at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidRPr="001E1C7A">
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidR="007273D8" w:rsidRPr="007273D8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b w:val="0"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
-            <w:lang w:val="en-GB"/>
           </w:rPr>
-          <w:t>http://www.ise.ie/Privacy-Statement/</w:t>
+          <w:t>Privacy Statement | euronext.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="001E1C7A">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>.  This outlines how and why your personal data may be processed by us when you, or a company with which you are connected, engage with us or avail of our services.  If you are acting on behalf of a company engaging with or availing of the services of Euronext Dublin, you must ensure that our Privacy Statement has been brought to the attention of all persons whose personal data we may process in the course of our relationship with your company (e.g. agents, officers, employees and other personnel).</w:t>
+        <w:t>This outlines how and why your personal data may be processed by us when you, or a company with which you are connected, engage with us or avail of our services.  If you are acting on behalf of a company engaging with or availing of the services of Euronext Dublin, you must ensure that our Privacy Statement has been brought to the attention of all persons whose personal data we may process in the course of our relationship with your company (e.g. agents, officers, employees and other personnel).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E1C7A" w:rsidRPr="00E95E0B" w:rsidRDefault="001E1C7A" w:rsidP="00F75C20">
+    <w:p w14:paraId="227BA174" w14:textId="77777777" w:rsidR="001E1C7A" w:rsidRPr="00E95E0B" w:rsidRDefault="001E1C7A" w:rsidP="00F75C20">
       <w:pPr>
         <w:pStyle w:val="spacingreturntopofpage"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="001E1C7A" w:rsidRPr="00E95E0B" w:rsidSect="001B791B">
-      <w:headerReference w:type="even" r:id="rId9"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1247" w:right="1247" w:bottom="907" w:left="2268" w:header="340" w:footer="340" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00036146" w:rsidRDefault="00036146">
+    <w:p w14:paraId="4FF97035" w14:textId="77777777" w:rsidR="00A83258" w:rsidRDefault="00A83258">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00036146" w:rsidRDefault="00036146">
+    <w:p w14:paraId="0D3D1762" w14:textId="77777777" w:rsidR="00A83258" w:rsidRDefault="00A83258">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-[...10 lines deleted...]
-  <w:p w:rsidR="00036146" w:rsidRPr="00F315CD" w:rsidRDefault="00036146" w:rsidP="005316C1">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3EA8DD7A" w14:textId="54B8AA8B" w:rsidR="00036146" w:rsidRPr="00E80EB1" w:rsidRDefault="00036146" w:rsidP="005316C1">
     <w:pPr>
       <w:pStyle w:val="ISEFooterGreen"/>
+      <w:rPr>
+        <w:color w:val="008D7F"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00E80EB1">
       <w:rPr>
         <w:noProof/>
+        <w:color w:val="008D7F"/>
         <w:lang w:val="en-IE" w:eastAsia="en-IE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="7546FEA1" wp14:editId="3FA35515">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>648335</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10142855</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="504190" cy="360045"/>
               <wp:effectExtent l="0" t="0" r="10160" b="1905"/>
               <wp:wrapNone/>
               <wp:docPr id="5" name="Text Box 20"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="504190" cy="360045"/>
                       </a:xfrm>
@@ -7248,51 +8151,51 @@
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
                           </a14:hiddenFill>
                         </a:ext>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00036146" w:rsidRPr="003170E2" w:rsidRDefault="00036146" w:rsidP="005316C1">
+                        <w:p w14:paraId="6B076BA2" w14:textId="77777777" w:rsidR="00036146" w:rsidRPr="003170E2" w:rsidRDefault="00036146" w:rsidP="005316C1">
                           <w:pPr>
                             <w:pStyle w:val="ISEPagenumber"/>
                             <w:rPr>
                               <w:b w:val="0"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00B304F4">
                             <w:rPr>
                               <w:color w:val="auto"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r w:rsidRPr="00B304F4">
                             <w:rPr>
                               <w:color w:val="auto"/>
                             </w:rPr>
                             <w:instrText xml:space="preserve"> PAGE </w:instrText>
                           </w:r>
                           <w:r w:rsidRPr="00B304F4">
                             <w:rPr>
                               <w:color w:val="auto"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00F45522">
@@ -7346,58 +8249,58 @@
                             <w:rPr>
                               <w:b w:val="0"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="7546FEA1" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 20" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:51.05pt;margin-top:798.65pt;width:39.7pt;height:28.35pt;z-index:251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/h3WArAIAAKkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVF1vmzAUfZ+0/2D5nWIopAGVVG0I06Tu&#10;Q2r3AxwwwRrYzHZCumn/fdcmpEmrSdM2HqyLfX3uxzm+1zf7rkU7pjSXIsPBBcGIiVJWXGwy/OWx&#10;8OYYaUNFRVspWIafmMY3i7dvroc+ZaFsZFsxhQBE6HToM9wY06e+r8uGdVRfyJ4JOKyl6qiBX7Xx&#10;K0UHQO9aPyRk5g9SVb2SJdMadvPxEC8cfl2z0nyqa80MajMMuRm3Kreu7eovrmm6UbRveHlIg/5F&#10;Fh3lAoIeoXJqKNoq/gqq46WSWtbmopSdL+ual8zVANUE5EU1Dw3tmasFmqP7Y5v0/4MtP+4+K8Sr&#10;DMcYCdoBRY9sb9Cd3KPQtWfodQpeDz34mT3sA82uVN3fy/KrRkIuGyo27FYpOTSMVpBeYBvrn1y1&#10;hOhUW5D18EFWEIdujXRA+1p1tnfQDQToQNPTkRqbSwmbMYmCBE5KOLqcERLFLgJNp8u90uYdkx2y&#10;RoYVMO/A6e5eG5sMTScXG0vIgretY78VZxvgOO5AaLhqz2wSjswfCUlW89U88qJwtvIikufebbGM&#10;vFkRXMX5Zb5c5sFPGzeI0oZXFRM2zCSsIPoz4g4SHyVxlJaWLa8snE1Jq8162Sq0oyDswn2Hhpy4&#10;+edpuCZALS9KCsKI3IWJV8zmV15URLGXXJG5R4LkLpmRKIny4rykey7Yv5eEhgwncRiPWvptbcR9&#10;r2ujaccNjI6WdxmeH51oahW4EpWj1lDejvZJK2z6z60AuieinV6tREexmv16DyhWt2tZPYFylQRl&#10;gQhh3oHRSPUdowFmR4b1ty1VDKP2vQD120EzGWoy1pNBRQlXM2wwGs2lGQfStld80wDy+L6EvIUX&#10;UnOn3ucsDu8K5oEr4jC77MA5/XdezxN28QsAAP//AwBQSwMEFAAGAAgAAAAhADvElf/hAAAADQEA&#10;AA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyonUJCG+JUFYITEiINB45O7CZW43WI&#10;3Tb8PdsT3Ga0T7MzxWZ2AzuZKViPEpKFAGaw9dpiJ+Gzfr1bAQtRoVaDRyPhxwTYlNdXhcq1P2Nl&#10;TrvYMQrBkCsJfYxjznloe+NUWPjRIN32fnIqkp06rid1pnA38KUQGXfKIn3o1Wiee9MedkcnYfuF&#10;1Yv9fm8+qn1l63ot8C07SHl7M2+fgEUzxz8YLvWpOpTUqfFH1IEN5MUyIZREun68B3ZBVkkKrCGR&#10;pQ8CeFnw/yvKXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC/h3WArAIAAKkFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA7xJX/4QAAAA0BAAAP&#10;AAAAAAAAAAAAAAAAAAYFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAFAYAAAAA&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 20" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:51.05pt;margin-top:798.65pt;width:39.7pt;height:28.35pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA1jWya1QEAAJADAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu1DAQvSPxD5bvbLKlrSDabFVaFSEV&#10;ilT6AY5jJxGJx8x4N1m+nrGz2QK9IS7WZMZ+896byeZqGnqxN0gduFKuV7kUxmmoO9eU8unb3Zt3&#10;UlBQrlY9OFPKgyF5tX39ajP6wpxBC31tUDCIo2L0pWxD8EWWkW7NoGgF3jguWsBBBf7EJqtRjYw+&#10;9NlZnl9mI2DtEbQh4uztXJTbhG+t0eHBWjJB9KVkbiGdmM4qntl2o4oGlW87faSh/oHFoDrHTU9Q&#10;tyooscPuBdTQaQQCG1Yahgys7bRJGljNOv9LzWOrvEla2BzyJ5vo/8HqL/tH/xVFmD7AxANMIsjf&#10;g/5OwsFNq1xjrhFhbI2qufE6WpaNnorj02g1FRRBqvEz1DxktQuQgCaLQ3SFdQpG5wEcTqabKQjN&#10;yYv8fP2eK5pLby/z/PwidVDF8tgjhY8GBhGDUiLPNIGr/T2FSEYVy5XYy8Fd1/dprr37I8EXYyaR&#10;j3xn5mGqJr4dRVRQH1gGwrwmvNYctIA/pRh5RUpJP3YKjRT9J8dWxH1aAlyCagmU0/y0lEGKObwJ&#10;897tPHZNy8iz2Q6u2S7bJSnPLI48eexJ4XFF4179/p1uPf9I218AAAD//wMAUEsDBBQABgAIAAAA&#10;IQA7xJX/4QAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqJ1CQhviVBWC&#10;ExIiDQeOTuwmVuN1iN02/D3bE9xmtE+zM8VmdgM7mSlYjxKShQBmsPXaYifhs369WwELUaFWg0cj&#10;4ccE2JTXV4XKtT9jZU672DEKwZArCX2MY855aHvjVFj40SDd9n5yKpKdOq4ndaZwN/ClEBl3yiJ9&#10;6NVonnvTHnZHJ2H7hdWL/X5vPqp9Zet6LfAtO0h5ezNvn4BFM8c/GC71qTqU1KnxR9SBDeTFMiGU&#10;RLp+vAd2QVZJCqwhkaUPAnhZ8P8ryl8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEANY1s&#10;mtUBAACQAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;O8SV/+EAAAANAQAADwAAAAAAAAAAAAAAAAAvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAD0FAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w:rsidR="00036146" w:rsidRPr="003170E2" w:rsidRDefault="00036146" w:rsidP="005316C1">
+                  <w:p w14:paraId="6B076BA2" w14:textId="77777777" w:rsidR="00036146" w:rsidRPr="003170E2" w:rsidRDefault="00036146" w:rsidP="005316C1">
                     <w:pPr>
                       <w:pStyle w:val="ISEPagenumber"/>
                       <w:rPr>
                         <w:b w:val="0"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00B304F4">
                       <w:rPr>
                         <w:color w:val="auto"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r w:rsidRPr="00B304F4">
                       <w:rPr>
                         <w:color w:val="auto"/>
                       </w:rPr>
                       <w:instrText xml:space="preserve"> PAGE </w:instrText>
                     </w:r>
                     <w:r w:rsidRPr="00B304F4">
                       <w:rPr>
                         <w:color w:val="auto"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00F45522">
@@ -7441,88 +8344,96 @@
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00F45522">
                       <w:rPr>
                         <w:b w:val="0"/>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>3</w:t>
                     </w:r>
                     <w:r w:rsidRPr="003170E2">
                       <w:rPr>
                         <w:b w:val="0"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
               <w10:anchorlock/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidRPr="00F315CD">
+    <w:r w:rsidRPr="00E80EB1">
+      <w:rPr>
+        <w:color w:val="008D7F"/>
+      </w:rPr>
       <w:t xml:space="preserve">Submit completed form to </w:t>
     </w:r>
     <w:hyperlink r:id="rId1" w:history="1">
-      <w:r w:rsidR="00F45522" w:rsidRPr="00316F50">
+      <w:r w:rsidR="00F45522" w:rsidRPr="00E80EB1">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="008D7F"/>
         </w:rPr>
         <w:t>fundsie@euronext.com</w:t>
       </w:r>
     </w:hyperlink>
-    <w:r w:rsidR="00F45522">
+    <w:r w:rsidR="00F45522" w:rsidRPr="00E80EB1">
+      <w:rPr>
+        <w:color w:val="008D7F"/>
+      </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:bookmarkStart w:id="2" w:name="_GoBack"/>
-[...1 lines deleted...]
-    <w:r w:rsidRPr="00F315CD">
+    <w:r w:rsidRPr="00E80EB1">
+      <w:rPr>
+        <w:color w:val="008D7F"/>
+      </w:rPr>
       <w:t>in PDF form</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w:rsidR="00036146" w:rsidRPr="00F315CD" w:rsidRDefault="00036146" w:rsidP="007D51CE">
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2223FDF2" w14:textId="0BC038CF" w:rsidR="00036146" w:rsidRPr="00F315CD" w:rsidRDefault="00036146" w:rsidP="007D51CE">
     <w:pPr>
       <w:pStyle w:val="ISEFooterGreen"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-IE" w:eastAsia="en-IE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659776" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="256DE58F" wp14:editId="040C683C">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>648335</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10142855</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="504190" cy="360045"/>
               <wp:effectExtent l="0" t="0" r="10160" b="1905"/>
               <wp:wrapNone/>
               <wp:docPr id="2" name="Text Box 21"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="504190" cy="360045"/>
                       </a:xfrm>
@@ -7533,51 +8444,51 @@
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
                           </a14:hiddenFill>
                         </a:ext>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00036146" w:rsidRPr="003170E2" w:rsidRDefault="00036146" w:rsidP="007D51CE">
+                        <w:p w14:paraId="28A05DB1" w14:textId="77777777" w:rsidR="00036146" w:rsidRPr="003170E2" w:rsidRDefault="00036146" w:rsidP="007D51CE">
                           <w:pPr>
                             <w:pStyle w:val="ISEPagenumber"/>
                             <w:rPr>
                               <w:b w:val="0"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00B304F4">
                             <w:rPr>
                               <w:color w:val="auto"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r w:rsidRPr="00B304F4">
                             <w:rPr>
                               <w:color w:val="auto"/>
                             </w:rPr>
                             <w:instrText xml:space="preserve"> PAGE </w:instrText>
                           </w:r>
                           <w:r w:rsidRPr="00B304F4">
                             <w:rPr>
                               <w:color w:val="auto"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00F45522">
@@ -7631,58 +8542,58 @@
                             <w:rPr>
                               <w:b w:val="0"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="256DE58F" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 21" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:51.05pt;margin-top:798.65pt;width:39.7pt;height:28.35pt;z-index:251659776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQApI3XurgIAALAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVG1vmzAQ/j5p/8Hyd4qhJA2opGpDmCZ1&#10;L1K7H+CACdbAZrYT6Kb9951NSJNWk6ZtfEBn+/zcPXeP7/pmaBu0Z0pzKVIcXBCMmChkycU2xV8e&#10;c2+BkTZUlLSRgqX4iWl8s3z75rrvEhbKWjYlUwhAhE76LsW1MV3i+7qoWUv1heyYgMNKqpYaWKqt&#10;XyraA3rb+CEhc7+XquyULJjWsJuNh3jp8KuKFeZTVWlmUJNiyM24v3L/jf37y2uabBXtal4c0qB/&#10;kUVLuYCgR6iMGop2ir+CanmhpJaVuShk68uq4gVzHIBNQF6weahpxxwXKI7ujmXS/w+2+Lj/rBAv&#10;UxxiJGgLLXpkg0F3ckBhYMvTdzoBr4cO/MwA+9BmR1V397L4qpGQq5qKLbtVSvY1oyWk5276J1dH&#10;HG1BNv0HWUIcujPSAQ2Vam3toBoI0KFNT8fW2FwK2JyRKIjhpICjyzkh0czm5tNkutwpbd4x2SJr&#10;pFhB5x043d9rM7pOLjaWkDlvGtf9RpxtAOa4A6Hhqj2zSbhm/ohJvF6sF5EXhfO1F5Es827zVeTN&#10;8+Bqll1mq1UW/LRxgyipeVkyYcNMwgqiP2vcQeKjJI7S0rLhpYWzKWm13awahfYUhJ2771CQEzf/&#10;PA1XL+DyglIQRuQujL18vrjyojyaefEVWXgkiO/iOYniKMvPKd1zwf6dEupTHM/C2ail33Ij7nvN&#10;jSYtNzA6Gt6meHF0oolV4FqUrrWG8ma0T0ph038uBbR7arTTq5XoKFYzbIbDywAwq+WNLJ9AwEqC&#10;wECLMPbAqKX6jlEPIyTF+tuOKoZR817AI7DzZjLUZGwmg4oCrqbYYDSaKzPOpV2n+LYG5PGZCXkL&#10;D6XiTsTPWQADu4Cx4LgcRpidO6dr5/U8aJe/AAAA//8DAFBLAwQUAAYACAAAACEAO8SV/+EAAAAN&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KidQkIb4lQVghMSIg0Hjk7sJlbj&#10;dYjdNvw92xPcZrRPszPFZnYDO5kpWI8SkoUAZrD12mIn4bN+vVsBC1GhVoNHI+HHBNiU11eFyrU/&#10;Y2VOu9gxCsGQKwl9jGPOeWh741RY+NEg3fZ+ciqSnTquJ3WmcDfwpRAZd8oifejVaJ570x52Rydh&#10;+4XVi/1+bz6qfWXrei3wLTtIeXszb5+ARTPHPxgu9ak6lNSp8UfUgQ3kxTIhlES6frwHdkFWSQqs&#10;IZGlDwJ4WfD/K8pfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACkjde6uAgAAsAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADvElf/hAAAADQEA&#10;AA8AAAAAAAAAAAAAAAAACAUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAWBgAAAAA=&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 21" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:51.05pt;margin-top:798.65pt;width:39.7pt;height:28.35pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHFE602gEAAJcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu1DAQfUfiHyy/s8kubQXRZqvSqgip&#10;UKTCBziOk1gkHjPj3WT5esbOZsvlDfFiTWbsM+ecmWyvp6EXB4NkwZVyvcqlME5DbV1byq9f7l+9&#10;kYKCcrXqwZlSHg3J693LF9vRF2YDHfS1QcEgjorRl7ILwRdZRrozg6IVeOO42AAOKvAntlmNamT0&#10;oc82eX6VjYC1R9CGiLN3c1HuEn7TGB0em4ZMEH0pmVtIJ6azime226qiReU7q0801D+wGJR13PQM&#10;daeCEnu0f0ENViMQNGGlYcigaaw2SQOrWed/qHnqlDdJC5tD/mwT/T9Y/enw5D+jCNM7mHiASQT5&#10;B9DfSDi47ZRrzQ0ijJ1RNTdeR8uy0VNxehqtpoIiSDV+hJqHrPYBEtDU4BBdYZ2C0XkAx7PpZgpC&#10;c/Iyv1i/5Yrm0uurPL+4TB1UsTz2SOG9gUHEoJTIM03g6vBAIZJRxXIl9nJwb/s+zbV3vyX4Yswk&#10;8pHvzDxM1SRsXcpN7Bu1VFAfWQ3CvC283Rx0gD+kGHlTSknf9wqNFP0Hx47EtVoCXIJqCZTT/LSU&#10;QYo5vA3z+u092rZj5NlzBzfsWmOTomcWJ7o8/ST0tKlxvX79Tree/6fdTwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhADvElf/hAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyonUJC&#10;G+JUFYITEiINB45O7CZW43WI3Tb8PdsT3Ga0T7MzxWZ2AzuZKViPEpKFAGaw9dpiJ+Gzfr1bAQtR&#10;oVaDRyPhxwTYlNdXhcq1P2NlTrvYMQrBkCsJfYxjznloe+NUWPjRIN32fnIqkp06rid1pnA38KUQ&#10;GXfKIn3o1Wiee9MedkcnYfuF1Yv9fm8+qn1l63ot8C07SHl7M2+fgEUzxz8YLvWpOpTUqfFH1IEN&#10;5MUyIZREun68B3ZBVkkKrCGRpQ8CeFnw/yvKXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQAHFE602gEAAJcDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQA7xJX/4QAAAA0BAAAPAAAAAAAAAAAAAAAAADQEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAQgUAAAAA&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w:rsidR="00036146" w:rsidRPr="003170E2" w:rsidRDefault="00036146" w:rsidP="007D51CE">
+                  <w:p w14:paraId="28A05DB1" w14:textId="77777777" w:rsidR="00036146" w:rsidRPr="003170E2" w:rsidRDefault="00036146" w:rsidP="007D51CE">
                     <w:pPr>
                       <w:pStyle w:val="ISEPagenumber"/>
                       <w:rPr>
                         <w:b w:val="0"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00B304F4">
                       <w:rPr>
                         <w:color w:val="auto"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r w:rsidRPr="00B304F4">
                       <w:rPr>
                         <w:color w:val="auto"/>
                       </w:rPr>
                       <w:instrText xml:space="preserve"> PAGE </w:instrText>
                     </w:r>
                     <w:r w:rsidRPr="00B304F4">
                       <w:rPr>
                         <w:color w:val="auto"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00F45522">
@@ -7755,93 +8666,83 @@
       <w:r w:rsidR="00F45522" w:rsidRPr="00316F50">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>fundsie@euronext.com</w:t>
       </w:r>
     </w:hyperlink>
     <w:r w:rsidR="00F45522">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00F315CD">
       <w:t>in PDF form</w:t>
     </w:r>
     <w:r w:rsidRPr="002F50A2">
       <w:rPr>
         <w:rStyle w:val="ISEFooterBlackBoldChar"/>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00036146" w:rsidRDefault="00036146">
+    <w:p w14:paraId="259E72ED" w14:textId="77777777" w:rsidR="00A83258" w:rsidRDefault="00A83258">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00036146" w:rsidRDefault="00036146">
+    <w:p w14:paraId="3930CA3C" w14:textId="77777777" w:rsidR="00A83258" w:rsidRDefault="00A83258">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-[...10 lines deleted...]
-  <w:p w:rsidR="00036146" w:rsidRPr="00F2598A" w:rsidRDefault="00036146" w:rsidP="00997F5A">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4AE281A1" w14:textId="77777777" w:rsidR="00036146" w:rsidRPr="00F2598A" w:rsidRDefault="00036146" w:rsidP="00997F5A">
     <w:pPr>
       <w:pStyle w:val="ISEHeader"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-IE" w:eastAsia="en-IE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1">
+            <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="1A8E67C0" wp14:editId="642EDFA7">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>1423035</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>440054</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="5328285" cy="0"/>
               <wp:effectExtent l="0" t="0" r="24765" b="19050"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="Line 11"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvCnPr>
                       <a:cxnSpLocks noChangeShapeType="1"/>
                     </wps:cNvCnPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="5328285" cy="0"/>
                       </a:xfrm>
@@ -7858,51 +8759,51 @@
                         <a:tailEnd/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:noFill/>
                           </a14:hiddenFill>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="299EE601" id="Line 11" o:spid="_x0000_s1026" style="position:absolute;z-index:251656704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="112.05pt,34.65pt" to="531.6pt,34.65pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDmv/AaFwIAACoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8J77EyWatOKvKTvqy&#10;7Uba7QcQwDEqBgQkTlT13zuQS5v2par6gsFz5nBm5rB4OvYSHbh1QqsKZ+MUI66oZkLtKvzlbT2a&#10;Y+Q8UYxIrXiFT9zhp+X7d4vBlDzXnZaMWwQkypWDqXDnvSmTxNGO98SNteEKgq22PfFwtLuEWTIA&#10;ey+TPE1nyaAtM1ZT7hz8bc5BvIz8bcupf2lbxz2SFQZtPq42rtuwJssFKXeWmE7QiwzyDyp6IhRc&#10;eqNqiCdob8UfVL2gVjvd+jHVfaLbVlAea4BqsvS3al47YnisBZrjzK1N7v/R0s+HjUWCVXiGkSI9&#10;jOhZKI6yLLRmMK4ERK02NhRHj+rVPGv61SGl646oHY8S304G8mJGcpcSDs7ABdvhk2aAIXuvY5+O&#10;re0DJXQAHeM4Trdx8KNHFH5OJ/k8n08xotdYQsprorHOf+S6R2FTYQmiIzE5PDsP0gF6hYR7lF4L&#10;KeO0pUIDqM0f0jRmOC0FC9GAc3a3raVFBwKGyVezZhI9Amx3MKv3ikW2jhO2uuw9EfK8B7xUgQ9q&#10;AT2X3dkR3x7Tx9V8NS9GRT5bjYq0aUYf1nUxmq2zh2kzaeq6yb4HaVlRdoIxroK6qzuz4u+mf3kn&#10;Z1/d/HnrQ3LPHhsGYq/fKDoOM8zv7IStZqeNDb0NcwVDRvDl8QTH/3qOqJ9PfPkDAAD//wMAUEsD&#10;BBQABgAIAAAAIQAm8qnQ3AAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BUsIwEIbvzvAOmWXG&#10;myQUJ2BpygCORw+iDxCapa0mm9IEWt/eMB70uLvf/Pv9xWZ0ll2xD60nBfOZAIZUedNSreDj/eVh&#10;BSxETUZbT6jgGwNsysldoXPjB3rD6yHWLIVQyLWCJsYu5zxUDTodZr5DSreT752Oaexrbno9pHBn&#10;eSaE5E63lD40usN9g9XX4eIU+JGeX7fLttstV4MQn7uztFYqdT8dt2tgEcf4B8NNP6lDmZyO/kIm&#10;MKsgyx7nCVUgnxbAboCQiwzY8XfDy4L/r1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AOa/8BoXAgAAKgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhACbyqdDcAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;" strokecolor="#2e6d30" strokeweight="1pt">
+            <v:line w14:anchorId="0924A80C" id="Line 11" o:spid="_x0000_s1026" style="position:absolute;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="112.05pt,34.65pt" to="531.6pt,34.65pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD2GB1MsgEAAEkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvAfoPxC815IVJDEEyznYSS9p&#10;YiDpB6xJSiJKcQkubcl/X5Kx3UduQS/EPkezs6vl/TQYdlCeNNqGz2clZ8oKlNp2Df/x9vh1wRkF&#10;sBIMWtXwoyJ+v/pytRxdrSrs0UjlWQSxVI+u4X0Iri4KEr0agGbolI3JFv0AIbq+K6SHMaIPpqjK&#10;8rYY0UvnUSiiGN28J/kq47etEuGlbUkFZhoeuYX8+vzu0lusllB3HlyvxYkGfILFANrGj16gNhCA&#10;7b3+ADVo4ZGwDTOBQ4Ftq4XKM8Rp5uU/07z24FSeJYpD7iIT/T9Y8XxY261P1MVkX90Tip/ELK57&#10;sJ3KBN6OLi5unqQqRkf1pSU55Lae7cbvKGMN7ANmFabWDwkyzsemLPbxIraaAhMxeHNdLarFDWfi&#10;nCugPjc6T+GbwoElo+FG26QD1HB4opCIQH0uSWGLj9qYvEtj2RjZVndlmTsIjZYpm+rId7u18ewA&#10;8Ryqh9vNdb6AiPZXmce9lRmtVyAfTnYAbd7tWG/sSY0kQLo2qncoj1t/VinuK9M83VY6iD/93P37&#10;D1j9AgAA//8DAFBLAwQUAAYACAAAACEAJvKp0NwAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;wVLCMBCG787wDpllxpskFCdgacoAjkcPog8QmqWtJpvSBFrf3jAe9Li73/z7/cVmdJZdsQ+tJwXz&#10;mQCGVHnTUq3g4/3lYQUsRE1GW0+o4BsDbMrJXaFz4wd6w+sh1iyFUMi1gibGLuc8VA06HWa+Q0q3&#10;k++djmnsa256PaRwZ3kmhOROt5Q+NLrDfYPV1+HiFPiRnl+3y7bbLVeDEJ+7s7RWKnU/HbdrYBHH&#10;+AfDTT+pQ5mcjv5CJjCrIMse5wlVIJ8WwG6AkIsM2PF3w8uC/69Q/gAAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQD2GB1MsgEAAEkDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQAm8qnQ3AAAAAoBAAAPAAAAAAAAAAAAAAAAAAwEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAFQUAAAAA&#10;" strokecolor="#2e6d30" strokeweight="1pt">
               <w10:wrap anchorx="page" anchory="page"/>
               <w10:anchorlock/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="005F62E4">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-IE" w:eastAsia="en-IE"/>
       </w:rPr>
       <w:t xml:space="preserve">Euronext </w:t>
     </w:r>
     <w:r w:rsidR="00547E88">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-IE" w:eastAsia="en-IE"/>
       </w:rPr>
       <w:t>Dublin</w:t>
     </w:r>
     <w:r w:rsidRPr="00F2598A">
       <w:t xml:space="preserve"> – </w:t>
     </w:r>
     <w:r>
@@ -7917,53 +8818,53 @@
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:t xml:space="preserve">Firm </w:t>
     </w:r>
     <w:r w:rsidRPr="00997F5A">
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:t>A</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:t>pplication</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w:rsidR="00036146" w:rsidRDefault="005F62E4">
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="538EE830" w14:textId="77777777" w:rsidR="00036146" w:rsidRDefault="005F62E4">
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:color w:val="44546A"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-IE" w:eastAsia="en-IE"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="73441E09" wp14:editId="17412541">
           <wp:extent cx="2514600" cy="1076325"/>
           <wp:effectExtent l="0" t="0" r="0" b="9525"/>
           <wp:docPr id="7" name="Picture 7" descr="euronext_colour (1)"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 2" descr="euronext_colour (1)"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
@@ -7986,51 +8887,51 @@
                     <a:off x="0" y="0"/>
                     <a:ext cx="2514600" cy="1076325"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00036146">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-IE" w:eastAsia="en-IE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="7803E45C" wp14:editId="485CA68A">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>1440180</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>299085</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2783205" cy="409575"/>
               <wp:effectExtent l="0" t="0" r="17145" b="9525"/>
               <wp:wrapNone/>
               <wp:docPr id="4" name="Text Box 14"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="2783205" cy="409575"/>
                       </a:xfrm>
@@ -8041,93 +8942,93 @@
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
                           </a14:hiddenFill>
                         </a:ext>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00036146" w:rsidRDefault="00036146"/>
+                        <w:p w14:paraId="56662ABC" w14:textId="77777777" w:rsidR="00036146" w:rsidRDefault="00036146"/>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="7803E45C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 14" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:113.4pt;margin-top:23.55pt;width:219.15pt;height:32.25pt;z-index:251657728;visibility:visible;mso-wrap-style:none;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDEXbTFrQIAAK8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVG1vmzAQ/j5p/8Hyd8rLTAKopGpDmCZ1&#10;L1K7H+CACdbARrYb0k377zubkKatJk3b+GAd9vm5e+4e3+XVoe/QninNpchxeBFgxEQlay52Of56&#10;X3oJRtpQUdNOCpbjR6bx1ertm8txyFgkW9nVTCEAETobhxy3xgyZ7+uqZT3VF3JgAg4bqXpq4Fft&#10;/FrREdD7zo+CYOGPUtWDkhXTGnaL6RCvHH7TsMp8bhrNDOpyDLkZtyq3bu3qry5ptlN0aHl1TIP+&#10;RRY95QKCnqAKaih6UPwVVM8rJbVszEUle182Da+Y4wBswuAFm7uWDsxxgeLo4VQm/f9gq0/7Lwrx&#10;OscEI0F7aNE9Oxh0Iw8oJLY846Az8LobwM8cYB/a7Kjq4VZW3zQSct1SsWPXSsmxZbSG9EJ70z+7&#10;OuFoC7IdP8oa4tAHIx3QoVG9rR1UAwE6tOnx1BqbSwWb0TJ5FwUxRhWckSCNl7ELQbP59qC0ec9k&#10;j6yRYwWtd+h0f6uNzYZms4sNJmTJu861vxPPNsBx2oHYcNWe2SxcN3+kQbpJNgnxSLTYeCQoCu+6&#10;XBNvUYbLuHhXrNdF+NPGDUnW8rpmwoaZlRWSP+vcUeOTJk7a0rLjtYWzKWm12647hfYUlF2671iQ&#10;Mzf/eRquCMDlBaUwIsFNlHrlIll6pCSxly6DxAvC9CZdBCQlRfmc0i0X7N8poTHHaRzFk5h+yy1w&#10;32tuNOu5gdnR8T7HycmJZlaCG1G71hrKu8k+K4VN/6kU0O650U6wVqOTWs1he3BPw6nZinkr60dQ&#10;sJIgMJApzD0wWqm+YzTCDMmxgCGHUfdBwBuw42Y21GxsZ4OKCi7m2GA0mWszjaWHQfFdC7jzK7uG&#10;d1JyJ+GnHI6vC6aCY3KcYHbsnP87r6c5u/oFAAD//wMAUEsDBBQABgAIAAAAIQDfskvU3QAAAAoB&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNZXYUScRuFWIU6FKbNhRUCV2bjyNo/oR&#10;2W6a/D3DCnYzmqM75za72Vk2YUxD8BLKdQEMfRf04HsJX59vj1tgKSuvlQ0eJSyYYNfe3zWq1uHm&#10;P3A65J5RiE+1kmByHmvOU2fQqbQOI3q6nUN0KtMae66julG4s7wqCsGdGjx9MGrEvcHucrg6CZv5&#10;GHBMuMfv89RFMyxb+75I+bCaX1+AZZzzHwy/+qQOLTmdwtXrxKyEqhKkniU8bUpgBAjxTMOJyLIU&#10;wNuG/6/Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDEXbTFrQIAAK8FAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDfskvU3QAAAAoBAAAPAAAA&#10;AAAAAAAAAAAAAAcFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAEQYAAAAA&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 14" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:113.4pt;margin-top:23.55pt;width:219.15pt;height:32.25pt;z-index:251658241;visibility:visible;mso-wrap-style:none;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAMY/9c1wEAAJYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06SFskvUdLXsqghp&#10;WZAWPsCxncQi8Vhjt0n5esZO0uXyhnixJr6cOefMye5m7Dt20ugN2JKvVzln2kpQxjYl//b18Oqa&#10;Mx+EVaIDq0t+1p7f7F++2A2u0BtooVMaGYFYXwyu5G0IrsgyL1vdC78Cpy0d1oC9CPSJTaZQDITe&#10;d9kmz99mA6ByCFJ7T7v30yHfJ/y61jJ8rmuvA+tKTtxCWjGtVVyz/U4UDQrXGjnTEP/AohfGUtML&#10;1L0Igh3R/AXVG4ngoQ4rCX0GdW2kThpIzTr/Q81TK5xOWsgc7y42+f8HKx9PT+4LsjC+h5EGmER4&#10;9wDyu2cW7lphG32LCEOrhaLG62hZNjhfzE+j1b7wEaQaPoGiIYtjgAQ01thHV0gnI3QawPliuh4D&#10;k7S5ubp+vcm3nEk6e5O/215tUwtRLK8d+vBBQ89iUXKkoSZ0cXrwIbIRxXIlNrNwMF2XBtvZ3zbo&#10;YtxJ7CPhiXoYq5EZNUuLYipQZ5KDMMWF4k1FC/iDs4GiUnJLWeas+2jJkJiqpcClqJZCWEkPSx44&#10;m8q7MKXv6NA0LeEult+SaQeT9DxzmMnS8JPMOagxXb9+p1vPv9P+JwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhAN+yS9TdAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1ldhRJxG4VYhT&#10;oUps2FFQJXZuPI2j+hHZbpr8PcMKdjOaozvnNrvZWTZhTEPwEsp1AQx9F/Tgewlfn2+PW2ApK6+V&#10;DR4lLJhg197fNarW4eY/cDrknlGIT7WSYHIea85TZ9CptA4jerqdQ3Qq0xp7rqO6UbizvCoKwZ0a&#10;PH0wasS9we5yuDoJm/kYcEy4x+/z1EUzLFv7vkj5sJpfX4BlnPMfDL/6pA4tOZ3C1evErISqEqSe&#10;JTxtSmAECPFMw4nIshTA24b/r9D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAxj/1zX&#10;AQAAlgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAN+y&#10;S9TdAAAACgEAAA8AAAAAAAAAAAAAAAAAMQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAA7BQAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w:rsidR="00036146" w:rsidRDefault="00036146"/>
+                  <w:p w14:paraId="56662ABC" w14:textId="77777777" w:rsidR="00036146" w:rsidRDefault="00036146"/>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
               <w10:anchorlock/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79A87D6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A68AA490"/>
     <w:lvl w:ilvl="0" w:tplc="CFDCD1D0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ISEBulletpoint"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -8225,438 +9126,530 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="600182736">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:revisionView w:inkAnnotations="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="0"/>
+  <w:trackRevisions/>
+  <w:documentProtection w:edit="trackedChanges" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="iBtKjWJ8AnNE7/7SXtRSqYbooYC8NLKgq8F0T09U+aEJvc6urrttAUAhzfBnNNs9UGfc69T5D2zLKt7VE4N5hg==" w:salt="DTG81gvdtKau83y0m4rmtw=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="17409" style="mso-position-horizontal-relative:page;mso-position-vertical-relative:page" fill="f" fillcolor="white" stroke="f">
+    <o:shapedefaults v:ext="edit" spidmax="2050" style="mso-position-horizontal-relative:page;mso-position-vertical-relative:page" fill="f" fillcolor="white" stroke="f">
       <v:fill color="white" on="f"/>
       <v:stroke on="f"/>
       <o:colormru v:ext="edit" colors="#2e6d30"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EA5A88"/>
     <w:rsid w:val="00002621"/>
     <w:rsid w:val="0001361F"/>
     <w:rsid w:val="00036146"/>
     <w:rsid w:val="00036612"/>
+    <w:rsid w:val="00042ECD"/>
     <w:rsid w:val="00043D18"/>
+    <w:rsid w:val="000444CC"/>
+    <w:rsid w:val="00044647"/>
     <w:rsid w:val="00050011"/>
+    <w:rsid w:val="00056663"/>
     <w:rsid w:val="00056E51"/>
     <w:rsid w:val="00074687"/>
+    <w:rsid w:val="00075732"/>
     <w:rsid w:val="000A517D"/>
     <w:rsid w:val="000B7D10"/>
     <w:rsid w:val="000C7417"/>
     <w:rsid w:val="000D2FD5"/>
     <w:rsid w:val="000D5259"/>
+    <w:rsid w:val="000D5498"/>
     <w:rsid w:val="000D6C78"/>
     <w:rsid w:val="000E1743"/>
     <w:rsid w:val="000E6AB2"/>
+    <w:rsid w:val="000E6E6E"/>
+    <w:rsid w:val="000F57B4"/>
     <w:rsid w:val="000F708A"/>
     <w:rsid w:val="00105A3F"/>
     <w:rsid w:val="00126FD2"/>
+    <w:rsid w:val="0013696E"/>
     <w:rsid w:val="00141FAD"/>
     <w:rsid w:val="00146581"/>
     <w:rsid w:val="001552BA"/>
     <w:rsid w:val="00167893"/>
     <w:rsid w:val="001717F8"/>
     <w:rsid w:val="001739E6"/>
     <w:rsid w:val="001840F9"/>
     <w:rsid w:val="0018419F"/>
+    <w:rsid w:val="00184A17"/>
     <w:rsid w:val="00186F95"/>
     <w:rsid w:val="00193FA8"/>
     <w:rsid w:val="001969A8"/>
     <w:rsid w:val="001A0583"/>
     <w:rsid w:val="001A26DA"/>
     <w:rsid w:val="001B53DF"/>
+    <w:rsid w:val="001B5774"/>
     <w:rsid w:val="001B791B"/>
     <w:rsid w:val="001C28DD"/>
     <w:rsid w:val="001C6E25"/>
     <w:rsid w:val="001D7E2D"/>
     <w:rsid w:val="001E1C7A"/>
     <w:rsid w:val="001F4961"/>
     <w:rsid w:val="001F67ED"/>
+    <w:rsid w:val="002015A5"/>
     <w:rsid w:val="002142CC"/>
     <w:rsid w:val="00220E09"/>
     <w:rsid w:val="0022507F"/>
     <w:rsid w:val="002562CF"/>
+    <w:rsid w:val="00282E23"/>
     <w:rsid w:val="0028321C"/>
+    <w:rsid w:val="00284241"/>
     <w:rsid w:val="00286618"/>
     <w:rsid w:val="002945EF"/>
     <w:rsid w:val="002A1F49"/>
     <w:rsid w:val="002A29EF"/>
     <w:rsid w:val="002B4EF1"/>
     <w:rsid w:val="002B6B4F"/>
     <w:rsid w:val="002C2132"/>
+    <w:rsid w:val="002D4C3D"/>
     <w:rsid w:val="002E4918"/>
     <w:rsid w:val="002E7EF7"/>
     <w:rsid w:val="002F50A2"/>
+    <w:rsid w:val="002F7603"/>
     <w:rsid w:val="00303828"/>
     <w:rsid w:val="003170E2"/>
+    <w:rsid w:val="0032194B"/>
+    <w:rsid w:val="00333BA6"/>
     <w:rsid w:val="003416AD"/>
+    <w:rsid w:val="00343A05"/>
+    <w:rsid w:val="00360B57"/>
     <w:rsid w:val="00363344"/>
     <w:rsid w:val="003661E7"/>
     <w:rsid w:val="00374136"/>
     <w:rsid w:val="0037598C"/>
     <w:rsid w:val="00376D44"/>
     <w:rsid w:val="0038588D"/>
     <w:rsid w:val="003B0F00"/>
     <w:rsid w:val="003C16F6"/>
     <w:rsid w:val="003C6D70"/>
     <w:rsid w:val="003D3C0E"/>
     <w:rsid w:val="003D44D3"/>
     <w:rsid w:val="003F2992"/>
     <w:rsid w:val="003F4349"/>
     <w:rsid w:val="003F5185"/>
+    <w:rsid w:val="00402A9B"/>
     <w:rsid w:val="00413192"/>
     <w:rsid w:val="004343E2"/>
     <w:rsid w:val="00434AC4"/>
     <w:rsid w:val="00434B9E"/>
     <w:rsid w:val="004412E3"/>
     <w:rsid w:val="004509B3"/>
     <w:rsid w:val="0045243E"/>
     <w:rsid w:val="004554E6"/>
     <w:rsid w:val="00457983"/>
     <w:rsid w:val="00464BBC"/>
+    <w:rsid w:val="0046791C"/>
     <w:rsid w:val="00471FAC"/>
     <w:rsid w:val="00476200"/>
     <w:rsid w:val="004815D8"/>
     <w:rsid w:val="00483AB1"/>
     <w:rsid w:val="004866D0"/>
     <w:rsid w:val="004A02B7"/>
     <w:rsid w:val="004A3736"/>
     <w:rsid w:val="004A61E6"/>
     <w:rsid w:val="004B06CC"/>
     <w:rsid w:val="004C2F18"/>
+    <w:rsid w:val="004C6A06"/>
     <w:rsid w:val="004D1748"/>
     <w:rsid w:val="004E2616"/>
     <w:rsid w:val="004E3735"/>
     <w:rsid w:val="0050294F"/>
     <w:rsid w:val="00512E13"/>
+    <w:rsid w:val="00523571"/>
     <w:rsid w:val="005316C1"/>
     <w:rsid w:val="00543074"/>
     <w:rsid w:val="00547E88"/>
     <w:rsid w:val="0055193D"/>
     <w:rsid w:val="0057046C"/>
     <w:rsid w:val="00584B18"/>
     <w:rsid w:val="005955CB"/>
+    <w:rsid w:val="005A252C"/>
     <w:rsid w:val="005B7EB6"/>
     <w:rsid w:val="005C6DAF"/>
     <w:rsid w:val="005D7625"/>
     <w:rsid w:val="005F4EAD"/>
     <w:rsid w:val="005F62E4"/>
     <w:rsid w:val="0062286B"/>
     <w:rsid w:val="00625DCA"/>
     <w:rsid w:val="00630CA2"/>
     <w:rsid w:val="0064229F"/>
     <w:rsid w:val="006425C1"/>
+    <w:rsid w:val="00643CF9"/>
     <w:rsid w:val="006454F5"/>
     <w:rsid w:val="006511A7"/>
     <w:rsid w:val="006545DE"/>
     <w:rsid w:val="00655098"/>
+    <w:rsid w:val="00660837"/>
     <w:rsid w:val="006615BB"/>
     <w:rsid w:val="006736F0"/>
     <w:rsid w:val="0067428C"/>
+    <w:rsid w:val="006746C9"/>
     <w:rsid w:val="0067515C"/>
     <w:rsid w:val="0067765E"/>
     <w:rsid w:val="00685A75"/>
     <w:rsid w:val="0068784F"/>
     <w:rsid w:val="006957FC"/>
     <w:rsid w:val="00695839"/>
+    <w:rsid w:val="0069720B"/>
     <w:rsid w:val="00697379"/>
     <w:rsid w:val="006A0C8D"/>
     <w:rsid w:val="006A2129"/>
     <w:rsid w:val="006B2F56"/>
+    <w:rsid w:val="006B5F39"/>
     <w:rsid w:val="006B7EBE"/>
     <w:rsid w:val="006C1910"/>
     <w:rsid w:val="006D025D"/>
     <w:rsid w:val="006D4FAF"/>
+    <w:rsid w:val="006D5A04"/>
     <w:rsid w:val="006D777A"/>
     <w:rsid w:val="006E6160"/>
     <w:rsid w:val="006F23CA"/>
     <w:rsid w:val="006F28A1"/>
     <w:rsid w:val="00700EA2"/>
+    <w:rsid w:val="0070538C"/>
     <w:rsid w:val="007075BF"/>
     <w:rsid w:val="00713528"/>
     <w:rsid w:val="00715E9C"/>
     <w:rsid w:val="00723717"/>
+    <w:rsid w:val="007273D8"/>
     <w:rsid w:val="00742873"/>
     <w:rsid w:val="00750E65"/>
+    <w:rsid w:val="00752054"/>
+    <w:rsid w:val="00754A45"/>
     <w:rsid w:val="0077409E"/>
     <w:rsid w:val="007910C9"/>
+    <w:rsid w:val="007A29D2"/>
     <w:rsid w:val="007A5592"/>
     <w:rsid w:val="007B4E00"/>
     <w:rsid w:val="007B5272"/>
     <w:rsid w:val="007C75B2"/>
     <w:rsid w:val="007D51CE"/>
     <w:rsid w:val="007F371C"/>
     <w:rsid w:val="007F73DD"/>
+    <w:rsid w:val="008068D6"/>
     <w:rsid w:val="00830D30"/>
+    <w:rsid w:val="00832455"/>
+    <w:rsid w:val="00834ABB"/>
+    <w:rsid w:val="00846EFD"/>
     <w:rsid w:val="00847B3E"/>
     <w:rsid w:val="00847FA4"/>
     <w:rsid w:val="008503FC"/>
     <w:rsid w:val="008661B7"/>
     <w:rsid w:val="00870631"/>
+    <w:rsid w:val="0087384F"/>
+    <w:rsid w:val="00873B45"/>
     <w:rsid w:val="008854EE"/>
     <w:rsid w:val="0089090E"/>
     <w:rsid w:val="008934F4"/>
     <w:rsid w:val="00893DC1"/>
     <w:rsid w:val="008C43D3"/>
     <w:rsid w:val="008D7590"/>
     <w:rsid w:val="008E2FE9"/>
     <w:rsid w:val="008E5B5B"/>
     <w:rsid w:val="0090020A"/>
     <w:rsid w:val="009025D3"/>
     <w:rsid w:val="009144D0"/>
     <w:rsid w:val="00915AF1"/>
+    <w:rsid w:val="00923C7B"/>
     <w:rsid w:val="00926411"/>
     <w:rsid w:val="009349C3"/>
     <w:rsid w:val="00945CB9"/>
+    <w:rsid w:val="00951531"/>
     <w:rsid w:val="0096374F"/>
     <w:rsid w:val="00970147"/>
     <w:rsid w:val="009765B5"/>
     <w:rsid w:val="00982F28"/>
     <w:rsid w:val="00995770"/>
     <w:rsid w:val="00997F5A"/>
     <w:rsid w:val="009C2C70"/>
     <w:rsid w:val="009C3408"/>
+    <w:rsid w:val="009C7C04"/>
     <w:rsid w:val="009D1F50"/>
     <w:rsid w:val="009E4ED5"/>
     <w:rsid w:val="009E6FAF"/>
+    <w:rsid w:val="009F3435"/>
     <w:rsid w:val="00A05358"/>
     <w:rsid w:val="00A267B1"/>
     <w:rsid w:val="00A30AD7"/>
     <w:rsid w:val="00A35F9A"/>
+    <w:rsid w:val="00A45D17"/>
+    <w:rsid w:val="00A51E32"/>
+    <w:rsid w:val="00A578A5"/>
+    <w:rsid w:val="00A64E6E"/>
     <w:rsid w:val="00A6559C"/>
     <w:rsid w:val="00A73AF2"/>
     <w:rsid w:val="00A74F8D"/>
     <w:rsid w:val="00A75364"/>
     <w:rsid w:val="00A76FF3"/>
+    <w:rsid w:val="00A83258"/>
     <w:rsid w:val="00A96BE2"/>
+    <w:rsid w:val="00AA28AA"/>
     <w:rsid w:val="00AA3210"/>
     <w:rsid w:val="00AA39A1"/>
+    <w:rsid w:val="00AB0B5A"/>
     <w:rsid w:val="00AB57F4"/>
+    <w:rsid w:val="00AC5A50"/>
     <w:rsid w:val="00AC5F58"/>
+    <w:rsid w:val="00AC7196"/>
     <w:rsid w:val="00AC7C58"/>
+    <w:rsid w:val="00AD203A"/>
     <w:rsid w:val="00AD2A00"/>
+    <w:rsid w:val="00AD7875"/>
     <w:rsid w:val="00AE0F4D"/>
+    <w:rsid w:val="00AF40E7"/>
     <w:rsid w:val="00B02A91"/>
     <w:rsid w:val="00B04E6F"/>
     <w:rsid w:val="00B15BA4"/>
     <w:rsid w:val="00B21399"/>
+    <w:rsid w:val="00B25D51"/>
     <w:rsid w:val="00B304F4"/>
     <w:rsid w:val="00B31963"/>
     <w:rsid w:val="00B3729B"/>
     <w:rsid w:val="00B410C3"/>
     <w:rsid w:val="00B43C54"/>
     <w:rsid w:val="00B6643B"/>
     <w:rsid w:val="00B673C1"/>
+    <w:rsid w:val="00B735FE"/>
     <w:rsid w:val="00B74AE6"/>
     <w:rsid w:val="00B8151D"/>
     <w:rsid w:val="00B8186D"/>
     <w:rsid w:val="00B833B7"/>
     <w:rsid w:val="00B923FD"/>
     <w:rsid w:val="00B94130"/>
     <w:rsid w:val="00B953C3"/>
     <w:rsid w:val="00B975E3"/>
+    <w:rsid w:val="00BB44CF"/>
     <w:rsid w:val="00BC2E01"/>
     <w:rsid w:val="00BC437B"/>
     <w:rsid w:val="00BD44CC"/>
     <w:rsid w:val="00BE4A50"/>
     <w:rsid w:val="00BE5511"/>
     <w:rsid w:val="00C11FFF"/>
     <w:rsid w:val="00C13BF4"/>
     <w:rsid w:val="00C144BE"/>
     <w:rsid w:val="00C15F45"/>
     <w:rsid w:val="00C16F2A"/>
     <w:rsid w:val="00C216A5"/>
     <w:rsid w:val="00C44BF0"/>
     <w:rsid w:val="00C507BA"/>
     <w:rsid w:val="00C6061B"/>
     <w:rsid w:val="00C70C07"/>
+    <w:rsid w:val="00C75A42"/>
+    <w:rsid w:val="00C82EFA"/>
+    <w:rsid w:val="00C8443B"/>
+    <w:rsid w:val="00C958F8"/>
+    <w:rsid w:val="00C967E1"/>
+    <w:rsid w:val="00CA759F"/>
+    <w:rsid w:val="00CB26F5"/>
     <w:rsid w:val="00CB3CE5"/>
     <w:rsid w:val="00CB7011"/>
     <w:rsid w:val="00CC0967"/>
+    <w:rsid w:val="00CC0CEC"/>
     <w:rsid w:val="00CC5103"/>
     <w:rsid w:val="00CC5837"/>
     <w:rsid w:val="00CC65F3"/>
+    <w:rsid w:val="00CE1EF7"/>
     <w:rsid w:val="00D06537"/>
     <w:rsid w:val="00D112EB"/>
     <w:rsid w:val="00D13B5D"/>
+    <w:rsid w:val="00D24439"/>
     <w:rsid w:val="00D3247C"/>
+    <w:rsid w:val="00D42218"/>
     <w:rsid w:val="00D4301B"/>
+    <w:rsid w:val="00D457B1"/>
     <w:rsid w:val="00D565E7"/>
     <w:rsid w:val="00D65E7B"/>
     <w:rsid w:val="00D72706"/>
     <w:rsid w:val="00D76DBE"/>
+    <w:rsid w:val="00D80252"/>
     <w:rsid w:val="00D80376"/>
     <w:rsid w:val="00D83CB7"/>
     <w:rsid w:val="00DA0D8D"/>
     <w:rsid w:val="00DA6246"/>
     <w:rsid w:val="00DD165C"/>
+    <w:rsid w:val="00DD4312"/>
+    <w:rsid w:val="00DD5B07"/>
     <w:rsid w:val="00DE24FE"/>
     <w:rsid w:val="00DF610C"/>
     <w:rsid w:val="00E077D8"/>
     <w:rsid w:val="00E14CE3"/>
+    <w:rsid w:val="00E24FAA"/>
     <w:rsid w:val="00E35F31"/>
     <w:rsid w:val="00E53D74"/>
+    <w:rsid w:val="00E5432E"/>
+    <w:rsid w:val="00E54415"/>
     <w:rsid w:val="00E54900"/>
     <w:rsid w:val="00E55C3B"/>
     <w:rsid w:val="00E62283"/>
     <w:rsid w:val="00E627B6"/>
+    <w:rsid w:val="00E70048"/>
+    <w:rsid w:val="00E80EB1"/>
     <w:rsid w:val="00E86CEA"/>
     <w:rsid w:val="00E95E0B"/>
     <w:rsid w:val="00E96E9B"/>
     <w:rsid w:val="00EA5A88"/>
     <w:rsid w:val="00EA747F"/>
     <w:rsid w:val="00EB4941"/>
+    <w:rsid w:val="00EB4FD9"/>
     <w:rsid w:val="00EB6DD7"/>
     <w:rsid w:val="00EB6DEF"/>
     <w:rsid w:val="00EB7294"/>
     <w:rsid w:val="00EB7AF7"/>
     <w:rsid w:val="00EC3115"/>
     <w:rsid w:val="00EC5837"/>
     <w:rsid w:val="00EE5FAE"/>
+    <w:rsid w:val="00EE6542"/>
     <w:rsid w:val="00EE6EE2"/>
     <w:rsid w:val="00EE7BA6"/>
     <w:rsid w:val="00EF49C1"/>
     <w:rsid w:val="00F01419"/>
     <w:rsid w:val="00F05257"/>
     <w:rsid w:val="00F20517"/>
     <w:rsid w:val="00F2598A"/>
     <w:rsid w:val="00F27DD8"/>
     <w:rsid w:val="00F30536"/>
     <w:rsid w:val="00F315CD"/>
+    <w:rsid w:val="00F32202"/>
+    <w:rsid w:val="00F40A92"/>
     <w:rsid w:val="00F45522"/>
     <w:rsid w:val="00F7331B"/>
+    <w:rsid w:val="00F742C1"/>
     <w:rsid w:val="00F75C20"/>
+    <w:rsid w:val="00F9446B"/>
     <w:rsid w:val="00F94651"/>
     <w:rsid w:val="00F95D44"/>
+    <w:rsid w:val="00F974A6"/>
+    <w:rsid w:val="00FB07BB"/>
+    <w:rsid w:val="00FB5843"/>
     <w:rsid w:val="00FC172A"/>
     <w:rsid w:val="00FC453B"/>
+    <w:rsid w:val="00FD7DF3"/>
     <w:rsid w:val="00FE075C"/>
     <w:rsid w:val="00FE1560"/>
     <w:rsid w:val="00FE3E74"/>
     <w:rsid w:val="00FE4D6C"/>
     <w:rsid w:val="00FE65B7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-IE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="17409" style="mso-position-horizontal-relative:page;mso-position-vertical-relative:page" fill="f" fillcolor="white" stroke="f">
+    <o:shapedefaults v:ext="edit" spidmax="2050" style="mso-position-horizontal-relative:page;mso-position-vertical-relative:page" fill="f" fillcolor="white" stroke="f">
       <v:fill color="white" on="f"/>
       <v:stroke on="f"/>
       <o:colormru v:ext="edit" colors="#2e6d30"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="2135C0CD"/>
+  <w14:docId w14:val="5D5BBA64"/>
   <w15:docId w15:val="{390F4F47-7F14-4BE6-93EE-D4782281095C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-IE" w:eastAsia="en-IE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8981,50 +9974,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="000D2FD5"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
@@ -9398,72 +10392,140 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:link w:val="BalloonText"/>
     <w:rsid w:val="00056E51"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F45522"/>
     <w:rPr>
       <w:color w:val="808080"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AA28AA"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00360B57"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:rsid w:val="00360B57"/>
+    <w:rPr>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00360B57"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00360B57"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007273D8"/>
+    <w:rPr>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ise.ie/Privacy-Statement/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.euronext.com/en/privacy-statement?" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fundsie@euronext.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fundsie@euronext.com" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...3 lines deleted...]
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image001.jpg@01D3C1D2.923B0230" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -9712,92 +10774,417 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100AB0C417C790D9F4888326DD237A54B73" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e93d60e3aa12c1a1a144e9a0d6930dc2">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f545b9e1-b46f-4f7f-9f8d-872de4cbc6a7" xmlns:ns3="2dc04920-6e91-40b0-b9d6-256865a334f4" xmlns:ns4="ade45116-747a-4090-a113-950f4e8274b3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="99db37a58e54fa3044974a760221c582" ns2:_="" ns3:_="" ns4:_="">
+    <xsd:import namespace="f545b9e1-b46f-4f7f-9f8d-872de4cbc6a7"/>
+    <xsd:import namespace="2dc04920-6e91-40b0-b9d6-256865a334f4"/>
+    <xsd:import namespace="ade45116-747a-4090-a113-950f4e8274b3"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f545b9e1-b46f-4f7f-9f8d-872de4cbc6a7" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="15" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="16" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="17" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="21" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="56448b7c-b198-4f3f-91b4-0f03f23d7cff" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="23" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="24" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="2dc04920-6e91-40b0-b9d6-256865a334f4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="18" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="19" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ade45116-747a-4090-a113-950f4e8274b3" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="22" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{e1230945-92fe-45a5-ad55-4ee38836f554}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="ade45116-747a-4090-a113-950f4e8274b3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="f545b9e1-b46f-4f7f-9f8d-872de4cbc6a7">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="ade45116-747a-4090-a113-950f4e8274b3" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{51CD7AED-001C-473F-BD9C-930C657C62A4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B3F599DD-96B9-4352-9089-1F3ADC9DC855}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="f545b9e1-b46f-4f7f-9f8d-872de4cbc6a7"/>
+    <ds:schemaRef ds:uri="2dc04920-6e91-40b0-b9d6-256865a334f4"/>
+    <ds:schemaRef ds:uri="ade45116-747a-4090-a113-950f4e8274b3"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E1330CF6-7DF5-4902-A4C4-578EFAB1509B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="f545b9e1-b46f-4f7f-9f8d-872de4cbc6a7"/>
+    <ds:schemaRef ds:uri="ade45116-747a-4090-a113-950f4e8274b3"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{270866B5-0D3D-4D9F-B05A-9DEFC17EC9A0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>605</Words>
-  <Characters>3702</Characters>
+  <Words>626</Words>
+  <Characters>3571</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>30</Lines>
+  <Lines>29</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Investment Fund Sponsor Firm Application Form</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Valerie Haslam Design</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4299</CharactersWithSpaces>
+  <CharactersWithSpaces>4189</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>8257614</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:equity@ise.ie</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>8257614</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -9814,48 +11201,60 @@
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Investment Fund Sponsor Firm Application Form</dc:title>
   <dc:creator>geraldines</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_AdHocReviewCycleID">
-[...1 lines deleted...]
-  </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_NewReviewCycle">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_EmailSubject">
-    <vt:lpwstr>Admission Application Form Executive Employees ESM - Shane Lawlor.docx</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ContentTypeId">
+    <vt:lpwstr>0x010100AB0C417C790D9F4888326DD237A54B73</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_AuthorEmail">
-    <vt:lpwstr>geraldine.sheridan@investec.ie</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_AuthorEmailDisplayName">
-    <vt:lpwstr>Geraldine Sheridan</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_53e3acdc-8545-4fe6-9665-5ccd769dd7bb_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_PreviousAdHocReviewCycleID">
-    <vt:i4>1472458079</vt:i4>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_53e3acdc-8545-4fe6-9665-5ccd769dd7bb_SetDate">
+    <vt:lpwstr>2026-04-30T14:06:09Z</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="_ReviewingToolsShownOnce">
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_53e3acdc-8545-4fe6-9665-5ccd769dd7bb_Method">
+    <vt:lpwstr>Privileged</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MSIP_Label_53e3acdc-8545-4fe6-9665-5ccd769dd7bb_Name">
+    <vt:lpwstr>53e3acdc-8545-4fe6-9665-5ccd769dd7bb</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="MSIP_Label_53e3acdc-8545-4fe6-9665-5ccd769dd7bb_SiteId">
+    <vt:lpwstr>315b1ee5-c224-498b-871e-c140611d6d07</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="MSIP_Label_53e3acdc-8545-4fe6-9665-5ccd769dd7bb_ActionId">
+    <vt:lpwstr>10bc6acf-b0be-4ce7-9032-7e5a4db0c032</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="MSIP_Label_53e3acdc-8545-4fe6-9665-5ccd769dd7bb_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="MSIP_Label_53e3acdc-8545-4fe6-9665-5ccd769dd7bb_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>